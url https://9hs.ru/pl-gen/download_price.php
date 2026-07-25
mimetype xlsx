--- v0 (2026-06-10)
+++ v1 (2026-07-25)
@@ -9,2300 +9,2477 @@
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Shuchkin\SimpleXLSXGen"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="750" uniqueCount="750">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="809" uniqueCount="809">
   <si>
     <t>ЛИТЕЙНЫЙ | ПРАЙС-ЛИСТ ОСНОВНОГО НАЛИЧИЯ г. Сергиев Посад</t>
   </si>
   <si>
-    <t>Стали и сплавы специального назначения • складские остатки на 10.06.2026 • цены по запросу</t>
+    <t>Стали и сплавы специального назначения • складские остатки на 25.07.2026 • цены по запросу</t>
   </si>
   <si>
     <t>Запрос цен и резервирование: info@9hs.ru • 8 (495) 984-97-09 • склад: Московская область, Сергиево-Посадский городской округ, д. Назарьево, д. 60</t>
   </si>
   <si>
     <t>Основная номенклатура складских остатков</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>Марка стали</t>
   </si>
   <si>
     <t>Размер</t>
   </si>
   <si>
     <t>Кол-во, шт</t>
   </si>
   <si>
     <t>Вес 1 шт, кг</t>
   </si>
   <si>
     <t>Общий вес, тонн</t>
   </si>
   <si>
     <t>Место хранения</t>
   </si>
   <si>
     <t>Инв. номер</t>
   </si>
   <si>
     <t>Примечание</t>
   </si>
   <si>
     <t>Заготовка из листа г/к круг Ø905x45 мм</t>
   </si>
   <si>
     <t>10Х17Н13М2Т</t>
   </si>
   <si>
     <t>Ø905x45</t>
   </si>
   <si>
     <t>A3</t>
   </si>
   <si>
-    <t>Запланирована к отгрузке на 08.06.2026 12:26. Контрагент: АО "НПО "АХТУБА"</t>
-[...1 lines deleted...]
-  <si>
     <t>Заготовка из листа г/к круг Ø865x30 мм</t>
   </si>
   <si>
     <t>Ø865x30</t>
   </si>
   <si>
     <t>Заготовка из листа г/к круг Ø1025x30 мм</t>
   </si>
   <si>
     <t>Ø1025x30</t>
   </si>
   <si>
     <t>Заготовка из листа г/к круг Ø1300x30 мм</t>
   </si>
   <si>
     <t>Ø1300x30</t>
   </si>
   <si>
     <t>Заготовка из листа г/к круг Ø1225x30 мм</t>
   </si>
   <si>
     <t>Ø1225x30</t>
   </si>
   <si>
-    <t>Поковка прямоугольник гр. II 25054-81; 316x322x1461 мм</t>
+    <t>Поковка прямоугольник гр. II 25054-81; 280x555x1245 мм</t>
+  </si>
+  <si>
+    <t>08Х18Н10Т</t>
+  </si>
+  <si>
+    <t>280x555x1245</t>
+  </si>
+  <si>
+    <t>I1</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 300x600x1060 мм</t>
+  </si>
+  <si>
+    <t>300x600x1060</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 242x482x1645 мм</t>
+  </si>
+  <si>
+    <t>242x482x1645</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 263x515x1445 мм</t>
+  </si>
+  <si>
+    <t>263x515x1445</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 25054-81; Ø420x720/Ø410x20/Ø420x475</t>
+  </si>
+  <si>
+    <t>03Х17Н14М3</t>
+  </si>
+  <si>
+    <t>Ø420x720/Ø410x20/Ø420x475x1220</t>
+  </si>
+  <si>
+    <t>J1</t>
+  </si>
+  <si>
+    <t>на длинне 710-750 мм есть проточка с глубиной 5 мм и фаской</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 25054-81; Ø325x1105/Ø365x805</t>
+  </si>
+  <si>
+    <t>Ø325x1105/Ø365x805x1910</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø320x1335/Ø345x20</t>
+  </si>
+  <si>
+    <t>95Х18</t>
+  </si>
+  <si>
+    <t>Ø320x1335/Ø345x20x1355</t>
+  </si>
+  <si>
+    <t>поверхность поковки МО Ra6,3</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.IV ГОСТ 8479-70 Ø340x1730 мм</t>
+  </si>
+  <si>
+    <t>ст. 50</t>
+  </si>
+  <si>
+    <t>Ø340x1730</t>
+  </si>
+  <si>
+    <t>L1</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø290x2130 мм</t>
+  </si>
+  <si>
+    <t>50ХФА</t>
+  </si>
+  <si>
+    <t>Ø290x2130</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 395x200x2495 мм</t>
+  </si>
+  <si>
+    <t>395x200x2495</t>
+  </si>
+  <si>
+    <t>K1</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø350x70 мм</t>
+  </si>
+  <si>
+    <t>У10А</t>
+  </si>
+  <si>
+    <t>Ø350x70</t>
+  </si>
+  <si>
+    <t>C1</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø305x125 мм</t>
+  </si>
+  <si>
+    <t>Ø305x125</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø255x200 мм</t>
+  </si>
+  <si>
+    <t>Ø255x200</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø214x230 мм</t>
+  </si>
+  <si>
+    <t>40Х2Н2МА</t>
+  </si>
+  <si>
+    <t>Ø214x230</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø210x220 мм</t>
+  </si>
+  <si>
+    <t>40ХН2МА</t>
+  </si>
+  <si>
+    <t>Ø210x220</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø210x240 мм</t>
+  </si>
+  <si>
+    <t>Ø210x240</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø210x230 мм</t>
+  </si>
+  <si>
+    <t>Ø210x230</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø550x200 мм</t>
+  </si>
+  <si>
+    <t>Ø550x200</t>
+  </si>
+  <si>
+    <t>НЛЗ круг НЛЗ Ø600x190 мм</t>
+  </si>
+  <si>
+    <t>09Г2С</t>
+  </si>
+  <si>
+    <t>Ø600x190</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø410x105 мм</t>
+  </si>
+  <si>
+    <t>20Х3МВФ</t>
+  </si>
+  <si>
+    <t>Ø410x105</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø420x110 мм</t>
+  </si>
+  <si>
+    <t>Ø420x110</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø433x115 мм</t>
+  </si>
+  <si>
+    <t>Ø433x115</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø210x200 мм</t>
+  </si>
+  <si>
+    <t>Ø210x200</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к круг Ø460x16 мм</t>
+  </si>
+  <si>
+    <t>316L (03Х17Н14М3)</t>
+  </si>
+  <si>
+    <t>Ø460x16</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø510x30 мм</t>
+  </si>
+  <si>
+    <t>38Х2Н2МА</t>
+  </si>
+  <si>
+    <t>Ø510x30</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø320x50 мм</t>
+  </si>
+  <si>
+    <t>Ø320x50</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø270x45 мм</t>
+  </si>
+  <si>
+    <t>Ø270x45</t>
+  </si>
+  <si>
+    <t>Лыска есть цетровочное отверстие</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 270x100x630 мм</t>
+  </si>
+  <si>
+    <t>270x100x630</t>
+  </si>
+  <si>
+    <t>B1</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 260x100x580 мм</t>
+  </si>
+  <si>
+    <t>260x100x580</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø180x220 мм</t>
+  </si>
+  <si>
+    <t>07Х16Н6</t>
+  </si>
+  <si>
+    <t>Ø180x220</t>
+  </si>
+  <si>
+    <t>D1</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 280x115x430 мм</t>
+  </si>
+  <si>
+    <t>280x115x430</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 220x20x220 мм</t>
+  </si>
+  <si>
+    <t>18Х2Н4ВА</t>
+  </si>
+  <si>
+    <t>220x20x220</t>
+  </si>
+  <si>
+    <t>СТЕЛЛАЖ</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 50x230x285 мм</t>
+  </si>
+  <si>
+    <t>25Х1МФ</t>
+  </si>
+  <si>
+    <t>50x230x285</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 220x70x228 мм</t>
+  </si>
+  <si>
+    <t>220x70x228</t>
+  </si>
+  <si>
+    <t>Поковка полукруг гр. II 25054-81; Ø460x125 мм</t>
+  </si>
+  <si>
+    <t>09Х16Н4Б</t>
+  </si>
+  <si>
+    <t>Ø460x125</t>
+  </si>
+  <si>
+    <t>B2</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 190x120x640 мм</t>
+  </si>
+  <si>
+    <t>4Х5МФС-Ш</t>
+  </si>
+  <si>
+    <t>190x120x640</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 270x100x2655 мм</t>
+  </si>
+  <si>
+    <t>270x100x2655</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 8479-70 327x137x660 мм</t>
+  </si>
+  <si>
+    <t>327x137x660</t>
+  </si>
+  <si>
+    <t>A1</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 8479-70 225x62x425 мм</t>
+  </si>
+  <si>
+    <t>225x62x425</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø165x570 мм</t>
+  </si>
+  <si>
+    <t>10Г2ФБЮ</t>
+  </si>
+  <si>
+    <t>Ø165x570</t>
+  </si>
+  <si>
+    <t>E1</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 275x115x1040 мм</t>
+  </si>
+  <si>
+    <t>275x115x1040</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 280x110x650 мм</t>
+  </si>
+  <si>
+    <t>280x110x650</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 260x100x820 мм</t>
+  </si>
+  <si>
+    <t>260x100x820</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 260x100x510 мм</t>
+  </si>
+  <si>
+    <t>260x100x510</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø260x365 мм</t>
+  </si>
+  <si>
+    <t>12Х1МФ</t>
+  </si>
+  <si>
+    <t>Ø260x365</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø200x850 мм</t>
+  </si>
+  <si>
+    <t>20Х</t>
+  </si>
+  <si>
+    <t>Ø200x850</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø300x470 мм</t>
+  </si>
+  <si>
+    <t>ст. 35</t>
+  </si>
+  <si>
+    <t>Ø300x470</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 260x300x85/160x340x160/160x300x180/140x280x280/110x270x480</t>
+  </si>
+  <si>
+    <t>260x300x85/160x340x160/160x300x180/140x280x280/110x270x480x1300</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольная с переменным сечением</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 610x400x170 мм</t>
+  </si>
+  <si>
+    <t>04Х13Н4М</t>
+  </si>
+  <si>
+    <t>610x400x170</t>
+  </si>
+  <si>
+    <t>A2</t>
+  </si>
+  <si>
+    <t>(Геометрия не ровная)</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø200x1230 мм</t>
+  </si>
+  <si>
+    <t>20ХН3А</t>
+  </si>
+  <si>
+    <t>Ø200x1230</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø150x1140 мм</t>
+  </si>
+  <si>
+    <t>38ХН3МА</t>
+  </si>
+  <si>
+    <t>Ø150x1140</t>
+  </si>
+  <si>
+    <t>п 236</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø150x1265 мм</t>
+  </si>
+  <si>
+    <t>Ø150x1265</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 180x45x640 мм</t>
+  </si>
+  <si>
+    <t>180x45x640</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 130x55x222 мм</t>
+  </si>
+  <si>
+    <t>4Х5МФС</t>
+  </si>
+  <si>
+    <t>130x55x222</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 250x55x225 мм</t>
+  </si>
+  <si>
+    <t>250x55x225</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 120x110x205 мм</t>
+  </si>
+  <si>
+    <t>14ХГС</t>
+  </si>
+  <si>
+    <t>120x110x205</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 225x100x333 мм</t>
+  </si>
+  <si>
+    <t>225x100x333</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 8479-70 300x130x350 мм</t>
+  </si>
+  <si>
+    <t>300x130x350</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 220x55x460 мм</t>
+  </si>
+  <si>
+    <t>220x55x460</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 210x165x705 мм</t>
+  </si>
+  <si>
+    <t>210x165x705</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 205x30x650 мм</t>
+  </si>
+  <si>
+    <t>205x30x650</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 8479-70 325x140x662 мм</t>
+  </si>
+  <si>
+    <t>325x140x662</t>
+  </si>
+  <si>
+    <t>г/к квадрат 200x200x190 мм</t>
+  </si>
+  <si>
+    <t>200x200x190</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 203x169x195 мм</t>
+  </si>
+  <si>
+    <t>14Г1С</t>
+  </si>
+  <si>
+    <t>203x169x195</t>
+  </si>
+  <si>
+    <t>г/к квадрат 200x200x166 мм</t>
+  </si>
+  <si>
+    <t>200x200x166</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 405x120x315 мм</t>
+  </si>
+  <si>
+    <t>405x120x315</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 110x275x495 мм</t>
+  </si>
+  <si>
+    <t>110x275x495</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 128x465x860 мм</t>
+  </si>
+  <si>
+    <t>128x465x860</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø378x475 мм</t>
+  </si>
+  <si>
+    <t>Ø378x475</t>
+  </si>
+  <si>
+    <t>F1</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x777 мм</t>
+  </si>
+  <si>
+    <t>ст. 45</t>
+  </si>
+  <si>
+    <t>Ø250x777</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x853 мм</t>
+  </si>
+  <si>
+    <t>Ø250x853</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 265x249x260 мм</t>
+  </si>
+  <si>
+    <t>ст. 40</t>
+  </si>
+  <si>
+    <t>265x249x260</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 257x247x260 мм</t>
+  </si>
+  <si>
+    <t>257x247x260</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø75xØ55x1250 мм</t>
+  </si>
+  <si>
+    <t>ст. 20</t>
+  </si>
+  <si>
+    <t>Ø75xØ55x1250</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø108xØ82x2720 мм</t>
+  </si>
+  <si>
+    <t>Ø108xØ82x2720</t>
+  </si>
+  <si>
+    <t>H1</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø108xØ82x2690 мм</t>
+  </si>
+  <si>
+    <t>Ø108xØ82x2690</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø75xØ55x295 мм</t>
+  </si>
+  <si>
+    <t>Ø75xØ55x295</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 384x596x40 мм</t>
+  </si>
+  <si>
+    <t>384x596x40</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 404x843x10 мм</t>
+  </si>
+  <si>
+    <t>404x843x10</t>
+  </si>
+  <si>
+    <t>D2</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 405x843x18 мм</t>
+  </si>
+  <si>
+    <t>405x843x18</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 403x843x25 мм</t>
+  </si>
+  <si>
+    <t>403x843x25</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 850x570x10 мм</t>
+  </si>
+  <si>
+    <t>850x570x10</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 840x560x20 мм</t>
+  </si>
+  <si>
+    <t>840x560x20</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 845x570x15 мм</t>
+  </si>
+  <si>
+    <t>845x570x15</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 845x565x10 мм</t>
+  </si>
+  <si>
+    <t>845x565x10</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 185x730x100 мм</t>
+  </si>
+  <si>
+    <t>185x730x100</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 195x205x200 мм</t>
+  </si>
+  <si>
+    <t>195x205x200</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 440x340x50 мм</t>
+  </si>
+  <si>
+    <t>25Х1М1Ф</t>
+  </si>
+  <si>
+    <t>440x340x50</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 8479-70 350x440x35 мм</t>
+  </si>
+  <si>
+    <t>350x440x35</t>
+  </si>
+  <si>
+    <t>Поковка карта гр.II ГОСТ 8479-70 180x1360x8 мм</t>
+  </si>
+  <si>
+    <t>180x1360x8</t>
+  </si>
+  <si>
+    <t>C2</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø90x420 мм</t>
+  </si>
+  <si>
+    <t>Ø90x420</t>
+  </si>
+  <si>
+    <t>Пак.: 1</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x565 мм</t>
+  </si>
+  <si>
+    <t>14Х17Н2</t>
+  </si>
+  <si>
+    <t>Ø100x565</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x295 мм</t>
+  </si>
+  <si>
+    <t>Ø100x295</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø95x265 мм</t>
+  </si>
+  <si>
+    <t>38ХГМ</t>
+  </si>
+  <si>
+    <t>Ø95x265</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø70x290 мм</t>
+  </si>
+  <si>
+    <t>25ХСНВФА (ВП25)</t>
+  </si>
+  <si>
+    <t>Ø70x290</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø70x265 мм</t>
+  </si>
+  <si>
+    <t>Ø70x265</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр. I 25054-81; Ø690xØ200x130 мм</t>
+  </si>
+  <si>
+    <t>08Х22Н6Т (ЭП53)</t>
+  </si>
+  <si>
+    <t>Ø690xØ200x130</t>
+  </si>
+  <si>
+    <t>Заготовка под переков</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.I ГОСТ 8479-70 Ø400x880 мм</t>
+  </si>
+  <si>
+    <t>20ХМ</t>
+  </si>
+  <si>
+    <t>Ø400x880</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø300x740 мм</t>
+  </si>
+  <si>
+    <t>МАРКА НЕИЗВЕСТНА</t>
+  </si>
+  <si>
+    <t>Ø300x740</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 105x270x330 мм</t>
+  </si>
+  <si>
+    <t>105x270x330</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 110x275x305 мм</t>
+  </si>
+  <si>
+    <t>110x275x305</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 110x290x350 мм</t>
+  </si>
+  <si>
+    <t>110x290x350</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 100x270x440 мм</t>
+  </si>
+  <si>
+    <t>100x270x440</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x740 мм</t>
+  </si>
+  <si>
+    <t>Ø100x740</t>
+  </si>
+  <si>
+    <t>F2</t>
+  </si>
+  <si>
+    <t>Поковка квадрат гр.II ГОСТ 8479-70 220x220x100 мм</t>
+  </si>
+  <si>
+    <t>220x220x100</t>
+  </si>
+  <si>
+    <t>Поковка карта 455x295x25 мм</t>
+  </si>
+  <si>
+    <t>4Х5В2ФС(ЭИ958)</t>
+  </si>
+  <si>
+    <t>455x295x25</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 330x50 мм</t>
+  </si>
+  <si>
+    <t>330x50</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр.I ГОСТ 25054-81; Ø280xØ195x135 мм</t>
+  </si>
+  <si>
+    <t>Ø280xØ195x135</t>
+  </si>
+  <si>
+    <t>G1</t>
+  </si>
+  <si>
+    <t>Пак.: 685555, (заготовка с ПМО)</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x200 мм</t>
+  </si>
+  <si>
+    <t>Ø200x200</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø210x217 мм</t>
+  </si>
+  <si>
+    <t>Ø210x217</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø80xØ55x3640 мм</t>
+  </si>
+  <si>
+    <t>Ø80xØ55x3640</t>
+  </si>
+  <si>
+    <t>г/к квадрат 50x50x2840 мм</t>
+  </si>
+  <si>
+    <t>50x50x2840</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø100x1355 мм</t>
+  </si>
+  <si>
+    <t>Ø100x1355</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø100x1950 мм</t>
+  </si>
+  <si>
+    <t>Ø100x1950</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø100x385 мм</t>
+  </si>
+  <si>
+    <t>Ø100x385</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø150x3220 мм</t>
+  </si>
+  <si>
+    <t>07Х16Н6-Ш</t>
+  </si>
+  <si>
+    <t>Ø150x3220</t>
+  </si>
+  <si>
+    <t>H</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø150x2835 мм</t>
+  </si>
+  <si>
+    <t>Ø150x2835</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x870 мм</t>
+  </si>
+  <si>
+    <t>Ø100x870</t>
+  </si>
+  <si>
+    <t>г/к круг Ø80x2270 мм</t>
+  </si>
+  <si>
+    <t>Д16Т</t>
+  </si>
+  <si>
+    <t>Ø80x2270</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø30x3000 мм</t>
+  </si>
+  <si>
+    <t>Ø30x3000</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 70x92x1350 мм</t>
+  </si>
+  <si>
+    <t>70x92x1350</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø24xНД мм</t>
+  </si>
+  <si>
+    <t>08Х17Н5М3</t>
+  </si>
+  <si>
+    <t>Ø24xНД</t>
+  </si>
+  <si>
+    <t>НД Связка от 1700 до 2300 мм</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø90x1215 мм</t>
+  </si>
+  <si>
+    <t>Ø90x1215</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø40x1080 мм</t>
+  </si>
+  <si>
+    <t>6Х4М2ФС (ДИ55)</t>
+  </si>
+  <si>
+    <t>Ø40x1080</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø50x1000 мм</t>
+  </si>
+  <si>
+    <t>Ø50x1000</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø70x1365 мм</t>
+  </si>
+  <si>
+    <t>ХН70ВМТЮ (ЭИ617)</t>
+  </si>
+  <si>
+    <t>Ø70x1365</t>
+  </si>
+  <si>
+    <t>Поверхность Ra3.2</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø80x1935 мм</t>
+  </si>
+  <si>
+    <t>Ø80x1935</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø520x2275 мм</t>
+  </si>
+  <si>
+    <t>35ХМА</t>
+  </si>
+  <si>
+    <t>Ø520x2275</t>
+  </si>
+  <si>
+    <t>Вал круг гр.IV ГОСТ 8479-70 Ø220x105/Ø250x155/Ø394x2100/Ø250x125/Ø184x295/Ø169x410/Ø144x145/Ø150x130</t>
+  </si>
+  <si>
+    <t>Ø220x105/Ø250x155/Ø394x2100/Ø250x125/Ø184x295/Ø169x410/Ø144x145/Ø150x130x3465</t>
+  </si>
+  <si>
+    <t>КРУПНЫЕ ПАКОВКИ</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x5670 мм</t>
+  </si>
+  <si>
+    <t>Ø100x5670</t>
+  </si>
+  <si>
+    <t>КРУПНЫЕ ПОКОВКИ</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø440x80/Ø410x480/Ø430x65</t>
+  </si>
+  <si>
+    <t>20Х1М1Ф1ТР</t>
+  </si>
+  <si>
+    <t>Ø440x80/Ø410x480/Ø430x65x625</t>
+  </si>
+  <si>
+    <t>Слиток ЭШП (АЗПТ) круг Ø495x566 мм</t>
+  </si>
+  <si>
+    <t>20Х1М1Ф1ТР-Ш</t>
+  </si>
+  <si>
+    <t>Ø495x566</t>
+  </si>
+  <si>
+    <t>г/к прямоугольник 370x50x270 мм</t>
+  </si>
+  <si>
+    <t>БРОНЗА</t>
+  </si>
+  <si>
+    <t>370x50x270</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к круг Ø350x10 мм</t>
+  </si>
+  <si>
+    <t>Д16</t>
+  </si>
+  <si>
+    <t>Ø350x10</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к круг Ø350x30 мм</t>
+  </si>
+  <si>
+    <t>Ø350x30</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к круг Ø350x40 мм</t>
+  </si>
+  <si>
+    <t>Ø350x40</t>
+  </si>
+  <si>
+    <t>г/к прямоугольник 155x1010x40 мм</t>
+  </si>
+  <si>
+    <t>155x1010x40</t>
+  </si>
+  <si>
+    <t>г/к лист 390x20x530 мм</t>
+  </si>
+  <si>
+    <t>БРБ2</t>
+  </si>
+  <si>
+    <t>390x20x530</t>
+  </si>
+  <si>
+    <t>Поковка квадрат гр.II ГОСТ 8479-70 200x200x1410 мм</t>
+  </si>
+  <si>
+    <t>3Х3М3Ф</t>
+  </si>
+  <si>
+    <t>200x200x1410</t>
+  </si>
+  <si>
+    <t>г/к лист 540x540x16 мм</t>
+  </si>
+  <si>
+    <t>540x540x16</t>
+  </si>
+  <si>
+    <t>Поковка карта гр.II ГОСТ 8479-70 560x330x10 мм</t>
+  </si>
+  <si>
+    <t>560x330x10</t>
+  </si>
+  <si>
+    <t>г/к лист 375x1130x14 мм</t>
+  </si>
+  <si>
+    <t>40Х</t>
+  </si>
+  <si>
+    <t>375x1130x14</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø100x560 мм</t>
+  </si>
+  <si>
+    <t>Ø100x560</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø127x190 мм</t>
+  </si>
+  <si>
+    <t>12Х18Н10Т</t>
+  </si>
+  <si>
+    <t>Ø127x190</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 104x123x115 мм</t>
+  </si>
+  <si>
+    <t>15Х5М</t>
+  </si>
+  <si>
+    <t>104x123x115</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø120x240 мм</t>
+  </si>
+  <si>
+    <t>Ø120x240</t>
+  </si>
+  <si>
+    <t>Поковка кольцо Ø350xØ258x75 мм</t>
+  </si>
+  <si>
+    <t>45(40Х)</t>
+  </si>
+  <si>
+    <t>Ø350xØ258x75</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 290x134x35 мм</t>
+  </si>
+  <si>
+    <t>290x134x35</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 265x205x400 мм</t>
+  </si>
+  <si>
+    <t>265x205x400</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 475x290x520 мм</t>
+  </si>
+  <si>
+    <t>38ХН3МФА</t>
+  </si>
+  <si>
+    <t>475x290x520</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. IV 25054-81; 380x370x652 мм</t>
+  </si>
+  <si>
+    <t>380x370x652</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 320x320x280 мм</t>
+  </si>
+  <si>
+    <t>320x320x280</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 302x330x50 мм</t>
+  </si>
+  <si>
+    <t>302x330x50</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 300x80x360 мм</t>
+  </si>
+  <si>
+    <t>300x80x360</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.4 КТ80 ОСТ3-1686-90; 180x73x262 мм</t>
+  </si>
+  <si>
+    <t>180x73x262</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø70x2405 мм</t>
+  </si>
+  <si>
+    <t>Ø70x2405</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø30x1200 мм</t>
+  </si>
+  <si>
+    <t>Ø30x1200</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к лист 2000x500x30 мм</t>
+  </si>
+  <si>
+    <t>2000x500x30</t>
+  </si>
+  <si>
+    <t>г/к лист 2010x1830x5 мм</t>
+  </si>
+  <si>
+    <t>3СП</t>
+  </si>
+  <si>
+    <t>2010x1830x5</t>
+  </si>
+  <si>
+    <t>G2</t>
+  </si>
+  <si>
+    <t>г/к лист 1500x2000x16 мм</t>
+  </si>
+  <si>
+    <t>1500x2000x16</t>
+  </si>
+  <si>
+    <t>г/к лист 900x730x3 мм</t>
+  </si>
+  <si>
+    <t>АЛЮМИНИЙ</t>
+  </si>
+  <si>
+    <t>900x730x3</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр. I 25054-81; Ø385xØ205x183 мм</t>
+  </si>
+  <si>
+    <t>Ø385xØ205x183</t>
+  </si>
+  <si>
+    <t>Пак.: 686115;686116;686117, (ф370(±9) х ф200(±9) х 185(±9)мм) ЕА2025-29.38,37.000.000)</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр. I 25054-81; Ø310xØ165x138 мм</t>
+  </si>
+  <si>
+    <t>Ø310xØ165x138</t>
+  </si>
+  <si>
+    <t>Пак.: 57993,57994, (ф305(±7) х 165(±7) х 135(±6)мм под деталь ЕА2025-29.39.000.0002 )</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр.I ГОСТ 25054-81; Ø305xØ165x168 мм</t>
+  </si>
+  <si>
+    <t>Ø305xØ165x168</t>
+  </si>
+  <si>
+    <t>Пак.: 57991,57992, (ф305(±5) х 165(±5) х 165(±4)мм) под деталь ЕА2025-29.40.000.0002</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр.I ГОСТ 25054-81; Ø430xØ150x284 мм</t>
+  </si>
+  <si>
+    <t>Ø430xØ150x284</t>
+  </si>
+  <si>
+    <t>Пак.: 686118, (ф425(±10) х ф155(±10) х 285(±10)мм) под деталь ЕА2025-29.88.000.0037</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. I 25054-81; Ø655x161 мм</t>
+  </si>
+  <si>
+    <t>Ø655x161</t>
+  </si>
+  <si>
+    <t>Пак.: 2018384</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. I 25054-81; Ø590x533 мм</t>
+  </si>
+  <si>
+    <t>Ø590x533</t>
+  </si>
+  <si>
+    <t>Пак.: 2018385</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр. I 25054-81; Ø430xØ150x288 мм</t>
+  </si>
+  <si>
+    <t>Ø430xØ150x288</t>
+  </si>
+  <si>
+    <t>Пак.: 201338, (ф425(±10) х ф155(±10) х 285(±10)мм под деталь ЕА2025-29.88.000.0037</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр.I ГОСТ 25054-81; Ø393xØ198x185 мм</t>
+  </si>
+  <si>
+    <t>Ø393xØ198x185</t>
+  </si>
+  <si>
+    <t>Пак.: 688552</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.I ГОСТ 25054-81 120x100x345 мм</t>
+  </si>
+  <si>
+    <t>120x100x345</t>
+  </si>
+  <si>
+    <t>ОКОЛО РОЛЬГАНГА</t>
+  </si>
+  <si>
+    <t>Пак.: 685555</t>
+  </si>
+  <si>
+    <t>Заготовка кольцо гр. IVК 25054-81; Ø1560xØ1370x90 мм</t>
+  </si>
+  <si>
+    <t>Ø1560xØ1370x90</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x208 мм</t>
+  </si>
+  <si>
+    <t>Ø200x208</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x230 мм</t>
+  </si>
+  <si>
+    <t>Ø200x230</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x460 мм</t>
+  </si>
+  <si>
+    <t>Ø200x460</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø333x126 мм</t>
+  </si>
+  <si>
+    <t>Ø333x126</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x145 мм</t>
+  </si>
+  <si>
+    <t>Ø250x145</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x125 мм</t>
+  </si>
+  <si>
+    <t>Ø250x125</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к прямоугольник 1000x500x30 мм</t>
+  </si>
+  <si>
+    <t>1000x500x30</t>
+  </si>
+  <si>
+    <t>Слиток круг Ø480x520/Ø300x530</t>
+  </si>
+  <si>
+    <t>15ХМ</t>
+  </si>
+  <si>
+    <t>Ø480x520/Ø300x530x1050</t>
+  </si>
+  <si>
+    <t>Кузнечный слиток 8гр. (АЛТ 1150кг) круг Ø370x970/Ø250x350</t>
+  </si>
+  <si>
+    <t>Ø370x970/Ø250x350x1320</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 150x75x205 мм</t>
+  </si>
+  <si>
+    <t>150x75x205</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 137x95x208 мм</t>
+  </si>
+  <si>
+    <t>137x95x208</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 300x50x790 мм</t>
+  </si>
+  <si>
+    <t>60С2А-Ш</t>
+  </si>
+  <si>
+    <t>300x50x790</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø150x250 мм</t>
+  </si>
+  <si>
+    <t>Ø150x250</t>
+  </si>
+  <si>
+    <t>E2</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø127x450 мм</t>
+  </si>
+  <si>
+    <t>Ø127x450</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 120x140x675 мм</t>
+  </si>
+  <si>
+    <t>20Х13</t>
+  </si>
+  <si>
+    <t>120x140x675</t>
+  </si>
+  <si>
+    <t>деталь ПФ300-13 кольцо Ø100xØ67x30 мм</t>
+  </si>
+  <si>
+    <t>9ХС</t>
+  </si>
+  <si>
+    <t>Ø100xØ67x30</t>
+  </si>
+  <si>
+    <t>г/к лист 765x100x1 мм</t>
+  </si>
+  <si>
+    <t>ЦВЕТМЕТ</t>
+  </si>
+  <si>
+    <t>765x100x1</t>
+  </si>
+  <si>
+    <t>У СТЕНЫ</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр.II ГОСТ 8479-70 Ø430x75/Ø473x45xØ330</t>
+  </si>
+  <si>
+    <t>ШХ15</t>
+  </si>
+  <si>
+    <t>Ø430x75/Ø473x45xØ330x120</t>
+  </si>
+  <si>
+    <t>БРАК</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø145x400 мм</t>
+  </si>
+  <si>
+    <t>Ø145x400</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø95x610 мм</t>
+  </si>
+  <si>
+    <t>Ø95x610</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø95x535 мм</t>
+  </si>
+  <si>
+    <t>Ø95x535</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø90x530 мм</t>
+  </si>
+  <si>
+    <t>Ø90x530</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø50x420 мм</t>
+  </si>
+  <si>
+    <t>Ø50x420</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø43x540 мм</t>
+  </si>
+  <si>
+    <t>Ø43x540</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø30x340 мм</t>
+  </si>
+  <si>
+    <t>Ø30x340</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø140x225 мм</t>
+  </si>
+  <si>
+    <t>Ø140x225</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø185x250 мм</t>
+  </si>
+  <si>
+    <t>Ø185x250</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø100x310 мм</t>
+  </si>
+  <si>
+    <t>Ø100x310</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø115x355 мм</t>
+  </si>
+  <si>
+    <t>Ø115x355</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 90x100x400 мм</t>
+  </si>
+  <si>
+    <t>90x100x400</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 300x95x836 мм</t>
+  </si>
+  <si>
+    <t>300x95x836</t>
+  </si>
+  <si>
+    <t>Пак.: 1309</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø185x18 мм</t>
+  </si>
+  <si>
+    <t>40ХФА</t>
+  </si>
+  <si>
+    <t>Ø185x18</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø185x190 мм</t>
+  </si>
+  <si>
+    <t>Ø185x190</t>
+  </si>
+  <si>
+    <t>Поковка карта гр.II ГОСТ 8479-70 400x41x1356 мм</t>
+  </si>
+  <si>
+    <t>400x41x1356</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø215x108 мм</t>
+  </si>
+  <si>
+    <t>Ø215x108</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø350x220 мм</t>
+  </si>
+  <si>
+    <t>Ø350x220</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 270x100x460 мм</t>
+  </si>
+  <si>
+    <t>270x100x460</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø140x60 мм</t>
+  </si>
+  <si>
+    <t>40ХГМА</t>
+  </si>
+  <si>
+    <t>Ø140x60</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x23 мм</t>
+  </si>
+  <si>
+    <t>Ø200x23</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x60 мм</t>
+  </si>
+  <si>
+    <t>Ø200x60</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x85 мм</t>
+  </si>
+  <si>
+    <t>Ø200x85</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø160x90 мм</t>
+  </si>
+  <si>
+    <t>Ø160x90</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø160x35 мм</t>
+  </si>
+  <si>
+    <t>Ø160x35</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø108xØ82x140 мм</t>
+  </si>
+  <si>
+    <t>Ø108xØ82x140</t>
+  </si>
+  <si>
+    <t>г/д бш труба Ø108xØ82x44 мм</t>
+  </si>
+  <si>
+    <t>Ø108xØ82x44</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø110x180 мм</t>
+  </si>
+  <si>
+    <t>Ø110x180</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x70 мм</t>
+  </si>
+  <si>
+    <t>Ø200x70</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник ТУ 14-1-1530-75 185x200x63 мм</t>
+  </si>
+  <si>
+    <t>13Х14Н3В2ФР-Ш (ЭИ-736Ш)</t>
+  </si>
+  <si>
+    <t>185x200x63</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø45x197 мм</t>
+  </si>
+  <si>
+    <t>10Х9МФБ (ДИ82)</t>
+  </si>
+  <si>
+    <t>Ø45x197</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø85x250 мм</t>
+  </si>
+  <si>
+    <t>Ø85x250</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø270x20 мм</t>
+  </si>
+  <si>
+    <t>Ø270x20</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x75 мм</t>
+  </si>
+  <si>
+    <t>Ø250x75</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø250x10 мм</t>
+  </si>
+  <si>
+    <t>Ø250x10</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x10 мм</t>
+  </si>
+  <si>
+    <t>Ø200x10</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø200x84 мм</t>
+  </si>
+  <si>
+    <t>Ø200x84</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø70x75 мм</t>
+  </si>
+  <si>
+    <t>Ø70x75</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø70x44 мм</t>
+  </si>
+  <si>
+    <t>Ø70x44</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø95x137 мм</t>
+  </si>
+  <si>
+    <t>Ø95x137</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø160x196 мм</t>
+  </si>
+  <si>
+    <t>Ø160x196</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x57 мм</t>
+  </si>
+  <si>
+    <t>Ø100x57</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 107x28x350 мм</t>
+  </si>
+  <si>
+    <t>107x28x350</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø78x195 мм</t>
+  </si>
+  <si>
+    <t>Ø78x195</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø78x140 мм</t>
+  </si>
+  <si>
+    <t>Ø78x140</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø73x145 мм</t>
+  </si>
+  <si>
+    <t>Ø73x145</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. IV 25054-81; Ø95x150 мм</t>
+  </si>
+  <si>
+    <t>Ø95x150</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø140x80 мм</t>
+  </si>
+  <si>
+    <t>Ø140x80</t>
+  </si>
+  <si>
+    <t>г/к круг 2590-2006 Ø85x46 мм</t>
+  </si>
+  <si>
+    <t>Ø85x46</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø100x100 мм</t>
+  </si>
+  <si>
+    <t>Ø100x100</t>
+  </si>
+  <si>
+    <t>г/к круг Ø130x35 мм</t>
+  </si>
+  <si>
+    <t>Ø130x35</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø180x50 мм</t>
+  </si>
+  <si>
+    <t>Ø180x50</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 70x27x260 мм</t>
+  </si>
+  <si>
+    <t>70x27x260</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 90x112x136 мм</t>
+  </si>
+  <si>
+    <t>90x112x136</t>
+  </si>
+  <si>
+    <t>Поковка полукруг гр.II ГОСТ 8479-70 Ø200x150 мм</t>
+  </si>
+  <si>
+    <t>Ø200x150</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø75x123 мм</t>
+  </si>
+  <si>
+    <t>321 (12Х18Н10Т)</t>
+  </si>
+  <si>
+    <t>Ø75x123</t>
+  </si>
+  <si>
+    <t>г/к круг Ø70x298 мм</t>
+  </si>
+  <si>
+    <t>Ø70x298</t>
+  </si>
+  <si>
+    <t>г/к круг Ø80x200 мм</t>
+  </si>
+  <si>
+    <t>Ø80x200</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø60x100 мм</t>
+  </si>
+  <si>
+    <t>Ø60x100</t>
+  </si>
+  <si>
+    <t>г/к лист 235x235x1 мм</t>
+  </si>
+  <si>
+    <t>235x235x1</t>
+  </si>
+  <si>
+    <t>Заготовка из листа г/к круг Ø170x16 мм</t>
+  </si>
+  <si>
+    <t>Ø170x16</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø45x440 мм</t>
+  </si>
+  <si>
+    <t>Ø45x440</t>
+  </si>
+  <si>
+    <t>г/к круг ГОСТ 2590 Ø38x1150 мм</t>
+  </si>
+  <si>
+    <t>35ХГСА</t>
+  </si>
+  <si>
+    <t>Ø38x1150</t>
+  </si>
+  <si>
+    <t>Торцовка круг Ø200x50 мм</t>
+  </si>
+  <si>
+    <t>Ø200x50</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 150x150x250 мм</t>
+  </si>
+  <si>
+    <t>150x150x250</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 290x200x200 мм</t>
+  </si>
+  <si>
+    <t>290x200x200</t>
+  </si>
+  <si>
+    <t>Поковка карта гр. II 25054-81; 400x845x10 мм</t>
+  </si>
+  <si>
+    <t>400x845x10</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 265x90x445 мм</t>
+  </si>
+  <si>
+    <t>265x90x445</t>
+  </si>
+  <si>
+    <t>Кольцо бандажное согласно черт. №711141.356 кольцо Ø700xØ670x350 мм</t>
+  </si>
+  <si>
+    <t>ВТ5</t>
+  </si>
+  <si>
+    <t>Ø700xØ670x350</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 300x139x80 мм</t>
+  </si>
+  <si>
+    <t>300x139x80</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 123x19x295 мм</t>
+  </si>
+  <si>
+    <t>123x19x295</t>
+  </si>
+  <si>
+    <t>Поковка квадрат гр. II 25054-81; 115x115x125 мм</t>
+  </si>
+  <si>
+    <t>115x115x125</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр. II 25054-81; 130x112x140 мм</t>
+  </si>
+  <si>
+    <t>130x112x140</t>
+  </si>
+  <si>
+    <t>образец свидетель поковка Ø100x125 мм</t>
+  </si>
+  <si>
+    <t>Ø100x125</t>
+  </si>
+  <si>
+    <t>образец свидетель полукруг Ø70x110 мм</t>
+  </si>
+  <si>
+    <t>Ø70x110</t>
+  </si>
+  <si>
+    <t>Поковка 10Х9МФБ круг Ø300x1200 мм</t>
+  </si>
+  <si>
+    <t>10Х9МФБ</t>
+  </si>
+  <si>
+    <t>Ø300x1200</t>
+  </si>
+  <si>
+    <t>В ТУЛЕ У РОМАНА АЛЕКСАНДРА (ТД СТАЛЬ)</t>
+  </si>
+  <si>
+    <t>Поковка кольцо гр. I 25054-81; Ø430xØ150x280 мм</t>
+  </si>
+  <si>
+    <t>Ø430xØ150x280</t>
+  </si>
+  <si>
+    <t>Пак.: 686120; 686119</t>
+  </si>
+  <si>
+    <t>Поковка круг 170x160 мм</t>
+  </si>
+  <si>
+    <t>170x160</t>
+  </si>
+  <si>
+    <t>Поковка круг 170x810 мм</t>
+  </si>
+  <si>
+    <t>170x810</t>
+  </si>
+  <si>
+    <t>поковка лист 100x390x720 мм</t>
+  </si>
+  <si>
+    <t>10ХСНД</t>
+  </si>
+  <si>
+    <t>100x390x720</t>
+  </si>
+  <si>
+    <t>поковка лист 100x540x20.0 мм</t>
+  </si>
+  <si>
+    <t>100x540x20.0</t>
+  </si>
+  <si>
+    <t>поковка лист 100x800x120.0 мм</t>
+  </si>
+  <si>
+    <t>100x800x120.0</t>
+  </si>
+  <si>
+    <t>Деловой обрезок лист 270x120x100.0 мм</t>
+  </si>
+  <si>
+    <t>270x120x100.0</t>
+  </si>
+  <si>
+    <t>поковка прямоугольник 150x90x300.0 мм</t>
+  </si>
+  <si>
+    <t>150x90x300.0</t>
+  </si>
+  <si>
+    <t>Деловой обрезок прямоугольник 150x70x300.0 мм</t>
+  </si>
+  <si>
+    <t>150x70x300.0</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 100x240x20 мм</t>
+  </si>
+  <si>
+    <t>100x240x20</t>
+  </si>
+  <si>
+    <t>поковка прямоугольник 100x240x20 мм</t>
+  </si>
+  <si>
+    <t>Слиток</t>
+  </si>
+  <si>
+    <t>В ПИТЕРЕ</t>
+  </si>
+  <si>
+    <t>пл.26.011 ГОСТ 20072-74</t>
+  </si>
+  <si>
+    <t>пл. 26.056</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 280x40x210.0 мм</t>
+  </si>
+  <si>
+    <t>280x40x210.0</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 290x40x150.0 мм</t>
+  </si>
+  <si>
+    <t>290x40x150.0</t>
+  </si>
+  <si>
+    <t>Край горбушкой</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 350x150x220.0 мм</t>
+  </si>
+  <si>
+    <t>350x150x220.0</t>
+  </si>
+  <si>
+    <t>Кривая геометрия, четверть сферы</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 220x50x150.0 мм</t>
+  </si>
+  <si>
+    <t>220x50x150.0</t>
+  </si>
+  <si>
+    <t>Края могут быть неровными до 20 мм</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 290x23x150.0 мм</t>
+  </si>
+  <si>
+    <t>290x23x150.0</t>
+  </si>
+  <si>
+    <t>Не ровный край 50 мм</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 300x55x280.0 мм</t>
+  </si>
+  <si>
+    <t>300x55x280.0</t>
+  </si>
+  <si>
+    <t>один край не ровный до 50мм</t>
+  </si>
+  <si>
+    <t>Деловой обрезок прямоугольник 140x30x210.0 мм</t>
+  </si>
+  <si>
+    <t>140x30x210.0</t>
+  </si>
+  <si>
+    <t>Остаток от торцовки не ровная геометрия</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø230x160.0 мм</t>
+  </si>
+  <si>
+    <t>Ø230x160.0</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 970x140x100 мм</t>
+  </si>
+  <si>
+    <t>970x140x100</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø450x680 мм</t>
+  </si>
+  <si>
+    <t>Ø450x680</t>
+  </si>
+  <si>
+    <t>Кузнечный слиток 8гр.</t>
+  </si>
+  <si>
+    <t>Кузнечный слиток 12гр.</t>
+  </si>
+  <si>
+    <t>по сч.17 алтрейд,нашметалл</t>
+  </si>
+  <si>
+    <t>5ХНМ</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø100x1350 мм</t>
+  </si>
+  <si>
+    <t>10Х17Н13М3Т</t>
+  </si>
+  <si>
+    <t>Ø100x1350</t>
+  </si>
+  <si>
+    <t>Поковка у Ф.А. хранение+реализация</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø350x740 мм</t>
+  </si>
+  <si>
+    <t>Ø350x740</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник гр.II ГОСТ 8479-70 335x205x395.0 мм</t>
+  </si>
+  <si>
+    <t>335x205x395.0</t>
+  </si>
+  <si>
+    <t>УЗК гр.1 ГОСТ 24507-80; HB 200;</t>
+  </si>
+  <si>
+    <t>полоса кованная прямоугольник 85x590x430.0 мм</t>
+  </si>
+  <si>
+    <t>85x590x430.0</t>
+  </si>
+  <si>
+    <t>Поковка кольцо Ø320x60x265 мм</t>
+  </si>
+  <si>
+    <t>Ø320x60x265</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. I 25054-81; Ø80x2200 мм</t>
+  </si>
+  <si>
+    <t>Ø80x2200</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø100x1250 мм</t>
+  </si>
+  <si>
+    <t>Ø100x1250</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø100x1150 мм</t>
+  </si>
+  <si>
+    <t>Ø100x1150</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. I 25054-81; Ø120x1950 мм</t>
+  </si>
+  <si>
+    <t>Ø120x1950</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø300x1070 мм</t>
+  </si>
+  <si>
+    <t>50ХГФА</t>
+  </si>
+  <si>
+    <t>Ø300x1070</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. II 25054-81; Ø80x1500 мм</t>
+  </si>
+  <si>
+    <t>Ø80x1500</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. II 25054-81; Ø100x1100 мм</t>
+  </si>
+  <si>
+    <t>Ø100x1100</t>
+  </si>
+  <si>
+    <t>Поковка круг гр.II ГОСТ 8479-70 Ø300x1490 мм</t>
+  </si>
+  <si>
+    <t>Ø300x1490</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. II 25054-81; Ø100x750 мм</t>
+  </si>
+  <si>
+    <t>12ХН35ВТ</t>
+  </si>
+  <si>
+    <t>Ø100x750</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. II 25054-81; Ø100x2520 мм</t>
+  </si>
+  <si>
+    <t>Ø100x2520</t>
+  </si>
+  <si>
+    <t>Поковка круг гр. II 25054-81; Ø170x800 мм</t>
+  </si>
+  <si>
+    <t>08ХН38ВТ</t>
+  </si>
+  <si>
+    <t>Ø170x800</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø160x4100 мм</t>
+  </si>
+  <si>
+    <t>Ø160x4100</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø35x2500 мм</t>
+  </si>
+  <si>
+    <t>07Х16Н4Д4Б</t>
+  </si>
+  <si>
+    <t>Ø35x2500</t>
+  </si>
+  <si>
+    <t>Связка прутков НД круг 22</t>
+  </si>
+  <si>
+    <t>ХН77ТЮР</t>
+  </si>
+  <si>
+    <t>Связка 7 прутков 200-400 мм</t>
+  </si>
+  <si>
+    <t>пруток круг Ø10x1900 мм</t>
+  </si>
+  <si>
+    <t>Ø10x1900</t>
+  </si>
+  <si>
+    <t>Торцовка квадрат 280x280x40 мм</t>
+  </si>
+  <si>
+    <t>08Х15Н5Д2ТУ-Ш</t>
+  </si>
+  <si>
+    <t>280x280x40</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø260x100 мм</t>
+  </si>
+  <si>
+    <t>AISI 316</t>
+  </si>
+  <si>
+    <t>Ø260x100</t>
+  </si>
+  <si>
+    <t>Пак.: ЕА-2026.06-005</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø260x230 мм</t>
+  </si>
+  <si>
+    <t>Ø260x230</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø260x450 мм</t>
+  </si>
+  <si>
+    <t>Ø260x450</t>
+  </si>
+  <si>
+    <t>г/к лист 990x750x10 мм</t>
+  </si>
+  <si>
+    <t>990x750x10</t>
+  </si>
+  <si>
+    <t>г/к лист 200x100x10 мм</t>
+  </si>
+  <si>
+    <t>200x100x10</t>
+  </si>
+  <si>
+    <t>г/к лист 200x400x10 мм</t>
+  </si>
+  <si>
+    <t>200x400x10</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø155x1445.0 мм</t>
+  </si>
+  <si>
+    <t>Ø155x1445.0</t>
+  </si>
+  <si>
+    <t>Поковка прямоугольник 322x322x815.0 мм</t>
   </si>
   <si>
     <t>07Х16Н4Б</t>
   </si>
   <si>
-    <t>316x322x1461</t>
-[...2162 lines deleted...]
-    <t>Остаток от торцовки не ровная геометрия</t>
+    <t>322x322x815.0</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø180x104 мм</t>
+  </si>
+  <si>
+    <t>Ø180x104</t>
+  </si>
+  <si>
+    <t>Образец кольцо Ø172xØ15x25 мм</t>
+  </si>
+  <si>
+    <t>Ø172xØ15x25</t>
+  </si>
+  <si>
+    <t>Поковка круг Ø180x70 мм</t>
+  </si>
+  <si>
+    <t>Ø180x70</t>
+  </si>
+  <si>
+    <t>Отрезан край для образца</t>
+  </si>
+  <si>
+    <t>Уголок 125*125*10 (12м) ГОСТ 8509-93</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="6">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="11"/>
     </font>
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="20"/>
       <b/>
       <color rgb="FFFFFFFF"/>
     </font>
     <font>
@@ -2402,51 +2579,51 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mx="http://schemas.microsoft.com/office/mac/excel/2008/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:mv="urn:schemas-microsoft-com:mac:vml" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main">
-  <dimension ref="A1:I311"/>
+  <dimension ref="A1:I339"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="5" topLeftCell="A6" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A6" sqref="A6"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="58" customWidth="1"/>
     <col min="2" max="2" width="20" customWidth="1"/>
     <col min="3" max="3" width="22" customWidth="1"/>
     <col min="4" max="4" width="14" customWidth="1"/>
     <col min="5" max="5" width="16" customWidth="1"/>
     <col min="6" max="6" width="18" customWidth="1"/>
     <col min="7" max="7" width="25" customWidth="1"/>
     <col min="8" max="8" width="18" customWidth="1"/>
     <col min="9" max="9" width="48" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" customHeight="1" ht="34">
       <c r="A1" t="s" s="2">
         <v>0</v>
       </c>
       <c r="B1"/>
       <c r="C1"/>
       <c r="D1"/>
@@ -2513,8310 +2690,9004 @@
       </c>
       <c r="F5" t="s" s="6">
         <v>9</v>
       </c>
       <c r="G5" t="s" s="6">
         <v>10</v>
       </c>
       <c r="H5" t="s" s="6">
         <v>11</v>
       </c>
       <c r="I5" t="s" s="6">
         <v>12</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
         <v>14</v>
       </c>
       <c r="C6" t="s">
         <v>15</v>
       </c>
       <c r="D6">
-        <v>6</v>
+        <v>5</v>
       </c>
       <c r="E6">
         <v>236</v>
       </c>
       <c r="F6">
-        <v>1.416</v>
+        <v>1.18</v>
       </c>
       <c r="G6" t="s">
         <v>16</v>
       </c>
       <c r="H6">
         <v>1</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="I6"/>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B7" t="s">
         <v>14</v>
       </c>
       <c r="C7" t="s">
-        <v>19</v>
+        <v>18</v>
       </c>
       <c r="D7">
         <v>2</v>
       </c>
       <c r="E7">
         <v>139</v>
       </c>
       <c r="F7">
         <v>0.278</v>
       </c>
       <c r="G7" t="s">
         <v>16</v>
       </c>
       <c r="H7">
         <v>2</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>14</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8">
         <v>1</v>
       </c>
       <c r="E8">
         <v>196</v>
       </c>
       <c r="F8">
         <v>0.196</v>
       </c>
       <c r="G8" t="s">
         <v>16</v>
       </c>
       <c r="H8">
         <v>3</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B9" t="s">
         <v>14</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D9">
         <v>2</v>
       </c>
       <c r="E9">
         <v>312</v>
       </c>
       <c r="F9">
         <v>0.624</v>
       </c>
       <c r="G9" t="s">
         <v>16</v>
       </c>
       <c r="H9">
         <v>4</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="B10" t="s">
         <v>14</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="D10">
         <v>1</v>
       </c>
       <c r="E10">
         <v>279</v>
       </c>
       <c r="F10">
         <v>0.279</v>
       </c>
       <c r="G10" t="s">
         <v>16</v>
       </c>
       <c r="H10">
         <v>5</v>
       </c>
       <c r="I10"/>
     </row>
     <row r="11">
       <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11" t="s">
         <v>26</v>
       </c>
-      <c r="B11" t="s">
+      <c r="C11" t="s">
         <v>27</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11">
+        <v>1</v>
+      </c>
+      <c r="E11">
+        <v>1524</v>
+      </c>
+      <c r="F11">
+        <v>1.524</v>
+      </c>
+      <c r="G11" t="s">
         <v>28</v>
       </c>
-      <c r="D11">
-[...10 lines deleted...]
-      </c>
       <c r="H11">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12">
       <c r="A12" t="s">
+        <v>29</v>
+      </c>
+      <c r="B12" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" t="s">
         <v>30</v>
       </c>
-      <c r="B12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D12">
         <v>1</v>
       </c>
       <c r="E12">
-        <v>1524</v>
+        <v>1480</v>
       </c>
       <c r="F12">
-        <v>1.524</v>
+        <v>1.48</v>
       </c>
       <c r="G12" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H12">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="I12"/>
     </row>
     <row r="13">
       <c r="A13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="B13" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13">
         <v>1</v>
       </c>
       <c r="E13">
-        <v>1480</v>
+        <v>1505</v>
       </c>
       <c r="F13">
-        <v>1.48</v>
+        <v>1.505</v>
       </c>
       <c r="G13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H13">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D14">
         <v>1</v>
       </c>
       <c r="E14">
-        <v>1505</v>
+        <v>1543</v>
       </c>
       <c r="F14">
-        <v>1.505</v>
+        <v>1.543</v>
       </c>
       <c r="G14" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H14">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="I14"/>
     </row>
     <row r="15">
       <c r="A15" t="s">
+        <v>35</v>
+      </c>
+      <c r="B15" t="s">
+        <v>36</v>
+      </c>
+      <c r="C15" t="s">
         <v>37</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="D15">
+        <v>1</v>
+      </c>
+      <c r="E15">
+        <v>1358</v>
+      </c>
+      <c r="F15">
+        <v>1.358</v>
+      </c>
+      <c r="G15" t="s">
         <v>38</v>
       </c>
-      <c r="D15">
-[...10 lines deleted...]
-      </c>
       <c r="H15">
-        <v>10</v>
-[...1 lines deleted...]
-      <c r="I15"/>
+        <v>11</v>
+      </c>
+      <c r="I15" t="s">
+        <v>39</v>
+      </c>
     </row>
     <row r="16">
       <c r="A16" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B16" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16">
         <v>1</v>
       </c>
       <c r="E16">
-        <v>1358</v>
+        <v>1415</v>
       </c>
       <c r="F16">
-        <v>1.358</v>
+        <v>1.415</v>
       </c>
       <c r="G16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="H16">
-        <v>11</v>
-[...3 lines deleted...]
-      </c>
+        <v>13</v>
+      </c>
+      <c r="I16"/>
     </row>
     <row r="17">
       <c r="A17" t="s">
+        <v>42</v>
+      </c>
+      <c r="B17" t="s">
+        <v>43</v>
+      </c>
+      <c r="C17" t="s">
         <v>44</v>
       </c>
-      <c r="B17" t="s">
-[...2 lines deleted...]
-      <c r="C17" t="s">
+      <c r="D17">
+        <v>1</v>
+      </c>
+      <c r="E17">
+        <v>848</v>
+      </c>
+      <c r="F17">
+        <v>0.848</v>
+      </c>
+      <c r="G17" t="s">
+        <v>38</v>
+      </c>
+      <c r="H17">
+        <v>14</v>
+      </c>
+      <c r="I17" t="s">
         <v>45</v>
-      </c>
-[...16 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="s">
+        <v>46</v>
+      </c>
+      <c r="B18" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>48</v>
       </c>
       <c r="D18">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E18">
-        <v>1415</v>
+        <v>1271</v>
       </c>
       <c r="F18">
-        <v>1.415</v>
+        <v>6.355</v>
       </c>
       <c r="G18" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="H18">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19">
       <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19" t="s">
+        <v>51</v>
+      </c>
+      <c r="C19" t="s">
+        <v>52</v>
+      </c>
+      <c r="D19">
+        <v>1</v>
+      </c>
+      <c r="E19">
+        <v>1096</v>
+      </c>
+      <c r="F19">
+        <v>1.096</v>
+      </c>
+      <c r="G19" t="s">
         <v>49</v>
       </c>
-      <c r="B19" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H19">
-        <v>14</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="I19"/>
     </row>
     <row r="20">
       <c r="A20" t="s">
         <v>53</v>
       </c>
       <c r="B20" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="C20" t="s">
         <v>54</v>
       </c>
       <c r="D20">
         <v>1</v>
       </c>
       <c r="E20">
-        <v>116</v>
+        <v>1573</v>
       </c>
       <c r="F20">
-        <v>0.116</v>
+        <v>1.573</v>
       </c>
       <c r="G20" t="s">
         <v>55</v>
       </c>
       <c r="H20">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21">
       <c r="A21" t="s">
         <v>56</v>
       </c>
       <c r="B21" t="s">
         <v>57</v>
       </c>
       <c r="C21" t="s">
         <v>58</v>
       </c>
       <c r="D21">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E21">
-        <v>1271</v>
+        <v>56</v>
       </c>
       <c r="F21">
-        <v>6.355</v>
+        <v>0.056</v>
       </c>
       <c r="G21" t="s">
         <v>59</v>
       </c>
       <c r="H21">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="I21"/>
     </row>
     <row r="22">
       <c r="A22" t="s">
         <v>60</v>
       </c>
       <c r="B22" t="s">
+        <v>51</v>
+      </c>
+      <c r="C22" t="s">
         <v>61</v>
       </c>
-      <c r="C22" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D22">
         <v>1</v>
       </c>
       <c r="E22">
-        <v>1096</v>
+        <v>72</v>
       </c>
       <c r="F22">
-        <v>1.096</v>
+        <v>0.072</v>
       </c>
       <c r="G22" t="s">
         <v>59</v>
       </c>
       <c r="H22">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="I22"/>
     </row>
     <row r="23">
       <c r="A23" t="s">
+        <v>62</v>
+      </c>
+      <c r="B23" t="s">
+        <v>51</v>
+      </c>
+      <c r="C23" t="s">
         <v>63</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23">
         <v>1</v>
       </c>
       <c r="E23">
-        <v>1573</v>
+        <v>70</v>
       </c>
       <c r="F23">
-        <v>1.573</v>
+        <v>0.07</v>
       </c>
       <c r="G23" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="H23">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="I23"/>
     </row>
     <row r="24">
       <c r="A24" t="s">
+        <v>64</v>
+      </c>
+      <c r="B24" t="s">
+        <v>65</v>
+      </c>
+      <c r="C24" t="s">
         <v>66</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24">
         <v>1</v>
       </c>
       <c r="E24">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="F24">
-        <v>0.056</v>
+        <v>0.062</v>
       </c>
       <c r="G24" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H24">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25">
       <c r="A25" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="B25" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C25" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
       <c r="D25">
         <v>1</v>
       </c>
       <c r="E25">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="F25">
-        <v>0.072</v>
+        <v>0.06</v>
       </c>
       <c r="G25" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H25">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26">
       <c r="A26" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B26" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="C26" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D26">
         <v>1</v>
       </c>
       <c r="E26">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="F26">
-        <v>0.07</v>
+        <v>0.064</v>
       </c>
       <c r="G26" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H26">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27">
       <c r="A27" t="s">
-        <v>74</v>
+        <v>72</v>
       </c>
       <c r="B27" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="C27" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D27">
         <v>1</v>
       </c>
       <c r="E27">
         <v>62</v>
       </c>
       <c r="F27">
         <v>0.062</v>
       </c>
       <c r="G27" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H27">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28">
       <c r="A28" t="s">
-        <v>77</v>
+        <v>74</v>
       </c>
       <c r="B28" t="s">
-        <v>78</v>
+        <v>65</v>
       </c>
       <c r="C28" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="D28">
         <v>1</v>
       </c>
       <c r="E28">
-        <v>128</v>
+        <v>372</v>
       </c>
       <c r="F28">
-        <v>0.128</v>
+        <v>0.372</v>
       </c>
       <c r="G28" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H28">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="I28"/>
     </row>
     <row r="29">
       <c r="A29" t="s">
-        <v>80</v>
+        <v>76</v>
       </c>
       <c r="B29" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="C29" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="D29">
         <v>1</v>
       </c>
       <c r="E29">
-        <v>60</v>
+        <v>402</v>
       </c>
       <c r="F29">
-        <v>0.06</v>
+        <v>0.402</v>
       </c>
       <c r="G29" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H29">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30">
       <c r="A30" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="B30" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C30" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
       <c r="D30">
         <v>1</v>
       </c>
       <c r="E30">
-        <v>64</v>
+        <v>110</v>
       </c>
       <c r="F30">
-        <v>0.064</v>
+        <v>0.11</v>
       </c>
       <c r="G30" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H30">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="I30"/>
     </row>
     <row r="31">
       <c r="A31" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="B31" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C31" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
       <c r="D31">
         <v>1</v>
       </c>
       <c r="E31">
-        <v>62</v>
+        <v>118</v>
       </c>
       <c r="F31">
-        <v>0.062</v>
+        <v>0.118</v>
       </c>
       <c r="G31" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H31">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="I31"/>
     </row>
     <row r="32">
       <c r="A32" t="s">
-        <v>87</v>
+        <v>84</v>
       </c>
       <c r="B32" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="C32" t="s">
-        <v>88</v>
+        <v>85</v>
       </c>
       <c r="D32">
         <v>1</v>
       </c>
       <c r="E32">
-        <v>372</v>
+        <v>134</v>
       </c>
       <c r="F32">
-        <v>0.372</v>
+        <v>0.134</v>
       </c>
       <c r="G32" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H32">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33">
       <c r="A33" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="B33" t="s">
-        <v>90</v>
+        <v>68</v>
       </c>
       <c r="C33" t="s">
-        <v>91</v>
+        <v>87</v>
       </c>
       <c r="D33">
         <v>1</v>
       </c>
       <c r="E33">
-        <v>402</v>
+        <v>56</v>
       </c>
       <c r="F33">
-        <v>0.402</v>
+        <v>0.056</v>
       </c>
       <c r="G33" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H33">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="I33"/>
     </row>
     <row r="34">
       <c r="A34" t="s">
-        <v>92</v>
+        <v>72</v>
       </c>
       <c r="B34" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="C34" t="s">
-        <v>93</v>
+        <v>73</v>
       </c>
       <c r="D34">
         <v>1</v>
       </c>
       <c r="E34">
-        <v>110</v>
+        <v>62</v>
       </c>
       <c r="F34">
-        <v>0.11</v>
+        <v>0.062</v>
       </c>
       <c r="G34" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H34">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35">
       <c r="A35" t="s">
-        <v>94</v>
+        <v>67</v>
       </c>
       <c r="B35" t="s">
-        <v>78</v>
+        <v>68</v>
       </c>
       <c r="C35" t="s">
-        <v>95</v>
+        <v>69</v>
       </c>
       <c r="D35">
         <v>1</v>
       </c>
       <c r="E35">
-        <v>118</v>
+        <v>60</v>
       </c>
       <c r="F35">
-        <v>0.118</v>
+        <v>0.06</v>
       </c>
       <c r="G35" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H35">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="I35"/>
     </row>
     <row r="36">
       <c r="A36" t="s">
-        <v>96</v>
+        <v>88</v>
       </c>
       <c r="B36" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C36" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="D36">
         <v>1</v>
       </c>
       <c r="E36">
-        <v>134</v>
+        <v>12</v>
       </c>
       <c r="F36">
-        <v>0.134</v>
+        <v>0.012</v>
       </c>
       <c r="G36" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H36">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="I36"/>
     </row>
     <row r="37">
       <c r="A37" t="s">
-        <v>98</v>
+        <v>91</v>
       </c>
       <c r="B37" t="s">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="C37" t="s">
-        <v>99</v>
+        <v>93</v>
       </c>
       <c r="D37">
         <v>1</v>
       </c>
       <c r="E37">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F37">
-        <v>0.056</v>
+        <v>0.057</v>
       </c>
       <c r="G37" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="H37">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="I37"/>
     </row>
     <row r="38">
       <c r="A38" t="s">
-        <v>85</v>
+        <v>94</v>
       </c>
       <c r="B38" t="s">
-        <v>81</v>
+        <v>80</v>
       </c>
       <c r="C38" t="s">
-        <v>86</v>
+        <v>95</v>
       </c>
       <c r="D38">
         <v>1</v>
       </c>
       <c r="E38">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="F38">
-        <v>0.062</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.038</v>
+      </c>
+      <c r="G38">
+        <v>2</v>
       </c>
       <c r="H38">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="I38"/>
     </row>
     <row r="39">
       <c r="A39" t="s">
+        <v>96</v>
+      </c>
+      <c r="B39" t="s">
         <v>80</v>
       </c>
-      <c r="B39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C39" t="s">
-        <v>82</v>
+        <v>97</v>
       </c>
       <c r="D39">
         <v>1</v>
       </c>
       <c r="E39">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="F39">
-        <v>0.06</v>
-[...2 lines deleted...]
-        <v>69</v>
+        <v>0.022</v>
+      </c>
+      <c r="G39">
+        <v>2</v>
       </c>
       <c r="H39">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="I39"/>
+        <v>40</v>
+      </c>
+      <c r="I39" t="s">
+        <v>98</v>
+      </c>
     </row>
     <row r="40">
       <c r="A40" t="s">
+        <v>99</v>
+      </c>
+      <c r="B40" t="s">
+        <v>51</v>
+      </c>
+      <c r="C40" t="s">
         <v>100</v>
       </c>
-      <c r="B40" t="s">
+      <c r="D40">
+        <v>1</v>
+      </c>
+      <c r="E40">
+        <v>154</v>
+      </c>
+      <c r="F40">
+        <v>0.154</v>
+      </c>
+      <c r="G40" t="s">
         <v>101</v>
       </c>
-      <c r="C40" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H40">
-        <v>37</v>
+        <v>42</v>
       </c>
       <c r="I40"/>
     </row>
     <row r="41">
       <c r="A41" t="s">
+        <v>102</v>
+      </c>
+      <c r="B41" t="s">
+        <v>51</v>
+      </c>
+      <c r="C41" t="s">
         <v>103</v>
       </c>
-      <c r="B41" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D41">
         <v>1</v>
       </c>
       <c r="E41">
-        <v>57</v>
+        <v>130</v>
       </c>
       <c r="F41">
-        <v>0.057</v>
+        <v>0.13</v>
       </c>
       <c r="G41" t="s">
-        <v>69</v>
+        <v>101</v>
       </c>
       <c r="H41">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="I41"/>
     </row>
     <row r="42">
       <c r="A42" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" t="s">
+        <v>105</v>
+      </c>
+      <c r="C42" t="s">
         <v>106</v>
       </c>
-      <c r="B42" t="s">
-[...2 lines deleted...]
-      <c r="C42" t="s">
+      <c r="D42">
+        <v>1</v>
+      </c>
+      <c r="E42">
+        <v>62</v>
+      </c>
+      <c r="F42">
+        <v>0.062</v>
+      </c>
+      <c r="G42" t="s">
         <v>107</v>
       </c>
-      <c r="D42">
-[...10 lines deleted...]
-      </c>
       <c r="H42">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="I42"/>
     </row>
     <row r="43">
       <c r="A43" t="s">
         <v>108</v>
       </c>
       <c r="B43" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="C43" t="s">
         <v>109</v>
       </c>
       <c r="D43">
         <v>1</v>
       </c>
       <c r="E43">
-        <v>22</v>
+        <v>132</v>
       </c>
       <c r="F43">
-        <v>0.022</v>
-[...2 lines deleted...]
-        <v>2</v>
+        <v>0.132</v>
+      </c>
+      <c r="G43" t="s">
+        <v>101</v>
       </c>
       <c r="H43">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>46</v>
+      </c>
+      <c r="I43"/>
     </row>
     <row r="44">
       <c r="A44" t="s">
+        <v>110</v>
+      </c>
+      <c r="B44" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C44" t="s">
         <v>112</v>
       </c>
       <c r="D44">
         <v>1</v>
       </c>
       <c r="E44">
-        <v>154</v>
+        <v>12</v>
       </c>
       <c r="F44">
-        <v>0.154</v>
+        <v>0.012</v>
       </c>
       <c r="G44" t="s">
         <v>113</v>
       </c>
       <c r="H44">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="I44"/>
     </row>
     <row r="45">
       <c r="A45" t="s">
         <v>114</v>
       </c>
       <c r="B45" t="s">
-        <v>61</v>
+        <v>115</v>
       </c>
       <c r="C45" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D45">
         <v>1</v>
       </c>
       <c r="E45">
-        <v>130</v>
+        <v>32</v>
       </c>
       <c r="F45">
-        <v>0.13</v>
+        <v>0.032</v>
       </c>
       <c r="G45" t="s">
         <v>113</v>
       </c>
       <c r="H45">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46">
       <c r="A46" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B46" t="s">
-        <v>117</v>
+        <v>111</v>
       </c>
       <c r="C46" t="s">
         <v>118</v>
       </c>
       <c r="D46">
         <v>1</v>
       </c>
       <c r="E46">
-        <v>62</v>
+        <v>28</v>
       </c>
       <c r="F46">
-        <v>0.062</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>0.028</v>
+      </c>
+      <c r="G46">
+        <v>7</v>
       </c>
       <c r="H46">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="I46"/>
     </row>
     <row r="47">
       <c r="A47" t="s">
         <v>119</v>
       </c>
       <c r="B47" t="s">
-        <v>61</v>
+        <v>120</v>
       </c>
       <c r="C47" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="D47">
         <v>1</v>
       </c>
       <c r="E47">
-        <v>132</v>
+        <v>78</v>
       </c>
       <c r="F47">
-        <v>0.132</v>
+        <v>0.078</v>
       </c>
       <c r="G47" t="s">
-        <v>113</v>
+        <v>122</v>
       </c>
       <c r="H47">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="I47"/>
     </row>
     <row r="48">
       <c r="A48" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B48" t="s">
+        <v>124</v>
+      </c>
+      <c r="C48" t="s">
+        <v>125</v>
+      </c>
+      <c r="D48">
+        <v>1</v>
+      </c>
+      <c r="E48">
+        <v>152</v>
+      </c>
+      <c r="F48">
+        <v>0.152</v>
+      </c>
+      <c r="G48" t="s">
         <v>122</v>
       </c>
-      <c r="C48" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H48">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="I48"/>
     </row>
     <row r="49">
       <c r="A49" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B49" t="s">
-        <v>126</v>
+        <v>51</v>
       </c>
       <c r="C49" t="s">
         <v>127</v>
       </c>
       <c r="D49">
         <v>1</v>
       </c>
       <c r="E49">
-        <v>32</v>
+        <v>525</v>
       </c>
       <c r="F49">
-        <v>0.032</v>
+        <v>0.525</v>
       </c>
       <c r="G49" t="s">
-        <v>124</v>
+        <v>55</v>
       </c>
       <c r="H49">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I49"/>
     </row>
     <row r="50">
       <c r="A50" t="s">
         <v>128</v>
       </c>
       <c r="B50" t="s">
-        <v>122</v>
+        <v>80</v>
       </c>
       <c r="C50" t="s">
         <v>129</v>
       </c>
       <c r="D50">
         <v>1</v>
       </c>
       <c r="E50">
-        <v>28</v>
+        <v>230</v>
       </c>
       <c r="F50">
-        <v>0.028</v>
-[...2 lines deleted...]
-        <v>7</v>
+        <v>0.23</v>
+      </c>
+      <c r="G50" t="s">
+        <v>130</v>
       </c>
       <c r="H50">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51">
       <c r="A51" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B51" t="s">
-        <v>131</v>
+        <v>80</v>
       </c>
       <c r="C51" t="s">
         <v>132</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F51">
-        <v>0.078</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.048</v>
+      </c>
+      <c r="G51"/>
       <c r="H51">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="I51"/>
     </row>
     <row r="52">
       <c r="A52" t="s">
+        <v>133</v>
+      </c>
+      <c r="B52" t="s">
         <v>134</v>
       </c>
-      <c r="B52" t="s">
+      <c r="C52" t="s">
         <v>135</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52">
+        <v>1</v>
+      </c>
+      <c r="E52">
+        <v>98</v>
+      </c>
+      <c r="F52">
+        <v>0.098</v>
+      </c>
+      <c r="G52" t="s">
         <v>136</v>
       </c>
-      <c r="D52">
-[...10 lines deleted...]
-      </c>
       <c r="H52">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="I52"/>
     </row>
     <row r="53">
       <c r="A53" t="s">
         <v>137</v>
       </c>
       <c r="B53" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C53" t="s">
         <v>138</v>
       </c>
       <c r="D53">
         <v>1</v>
       </c>
       <c r="E53">
-        <v>525</v>
+        <v>246</v>
       </c>
       <c r="F53">
-        <v>0.525</v>
+        <v>0.246</v>
       </c>
       <c r="G53" t="s">
-        <v>65</v>
+        <v>101</v>
       </c>
       <c r="H53">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="I53"/>
     </row>
     <row r="54">
       <c r="A54" t="s">
         <v>139</v>
       </c>
       <c r="B54" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="C54" t="s">
         <v>140</v>
       </c>
       <c r="D54">
         <v>1</v>
       </c>
       <c r="E54">
-        <v>230</v>
+        <v>143</v>
       </c>
       <c r="F54">
-        <v>0.23</v>
+        <v>0.143</v>
       </c>
       <c r="G54" t="s">
-        <v>141</v>
+        <v>101</v>
       </c>
       <c r="H54">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="I54"/>
     </row>
     <row r="55">
       <c r="A55" t="s">
+        <v>141</v>
+      </c>
+      <c r="B55" t="s">
+        <v>51</v>
+      </c>
+      <c r="C55" t="s">
         <v>142</v>
       </c>
-      <c r="B55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D55">
         <v>1</v>
       </c>
       <c r="E55">
-        <v>48</v>
+        <v>204</v>
       </c>
       <c r="F55">
-        <v>0.048</v>
-[...1 lines deleted...]
-      <c r="G55"/>
+        <v>0.204</v>
+      </c>
+      <c r="G55" t="s">
+        <v>101</v>
+      </c>
       <c r="H55">
-        <v>54</v>
+        <v>59</v>
       </c>
       <c r="I55"/>
     </row>
     <row r="56">
       <c r="A56" t="s">
+        <v>143</v>
+      </c>
+      <c r="B56" t="s">
+        <v>51</v>
+      </c>
+      <c r="C56" t="s">
         <v>144</v>
       </c>
-      <c r="B56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D56">
         <v>1</v>
       </c>
       <c r="E56">
-        <v>26</v>
+        <v>105</v>
       </c>
       <c r="F56">
-        <v>0.026</v>
+        <v>0.105</v>
       </c>
       <c r="G56" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="H56">
-        <v>55</v>
+        <v>60</v>
       </c>
       <c r="I56"/>
     </row>
     <row r="57">
       <c r="A57" t="s">
+        <v>145</v>
+      </c>
+      <c r="B57" t="s">
         <v>146</v>
       </c>
-      <c r="B57" t="s">
+      <c r="C57" t="s">
         <v>147</v>
       </c>
-      <c r="C57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D57">
         <v>1</v>
       </c>
       <c r="E57">
-        <v>98</v>
+        <v>152</v>
       </c>
       <c r="F57">
-        <v>0.098</v>
+        <v>0.152</v>
       </c>
       <c r="G57" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="H57">
-        <v>56</v>
+        <v>62</v>
       </c>
       <c r="I57"/>
     </row>
     <row r="58">
       <c r="A58" t="s">
+        <v>148</v>
+      </c>
+      <c r="B58" t="s">
+        <v>149</v>
+      </c>
+      <c r="C58" t="s">
         <v>150</v>
       </c>
-      <c r="B58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D58">
         <v>1</v>
       </c>
       <c r="E58">
-        <v>246</v>
+        <v>211</v>
       </c>
       <c r="F58">
-        <v>0.246</v>
+        <v>0.211</v>
       </c>
       <c r="G58" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="H58">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="I58"/>
     </row>
     <row r="59">
       <c r="A59" t="s">
+        <v>151</v>
+      </c>
+      <c r="B59" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C59" t="s">
         <v>153</v>
       </c>
       <c r="D59">
         <v>1</v>
       </c>
       <c r="E59">
-        <v>143</v>
+        <v>260</v>
       </c>
       <c r="F59">
-        <v>0.143</v>
+        <v>0.26</v>
       </c>
       <c r="G59" t="s">
-        <v>113</v>
+        <v>136</v>
       </c>
       <c r="H59">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="I59"/>
     </row>
     <row r="60">
       <c r="A60" t="s">
         <v>154</v>
       </c>
       <c r="B60" t="s">
-        <v>61</v>
+        <v>51</v>
       </c>
       <c r="C60" t="s">
         <v>155</v>
       </c>
       <c r="D60">
         <v>1</v>
       </c>
       <c r="E60">
-        <v>204</v>
+        <v>475</v>
       </c>
       <c r="F60">
-        <v>0.204</v>
+        <v>0.475</v>
       </c>
       <c r="G60" t="s">
-        <v>113</v>
+        <v>101</v>
       </c>
       <c r="H60">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="I60"/>
+        <v>68</v>
+      </c>
+      <c r="I60" t="s">
+        <v>156</v>
+      </c>
     </row>
     <row r="61">
       <c r="A61" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B61" t="s">
-        <v>61</v>
+        <v>158</v>
       </c>
       <c r="C61" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D61">
         <v>1</v>
       </c>
       <c r="E61">
-        <v>105</v>
+        <v>325</v>
       </c>
       <c r="F61">
-        <v>0.105</v>
+        <v>0.325</v>
       </c>
       <c r="G61" t="s">
-        <v>113</v>
+        <v>160</v>
       </c>
       <c r="H61">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="I61"/>
+        <v>69</v>
+      </c>
+      <c r="I61" t="s">
+        <v>161</v>
+      </c>
     </row>
     <row r="62">
       <c r="A62" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B62" t="s">
-        <v>159</v>
+        <v>163</v>
       </c>
       <c r="C62" t="s">
-        <v>160</v>
+        <v>164</v>
       </c>
       <c r="D62">
         <v>1</v>
       </c>
       <c r="E62">
-        <v>152</v>
+        <v>266</v>
       </c>
       <c r="F62">
-        <v>0.152</v>
+        <v>0.266</v>
       </c>
       <c r="G62" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="H62">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="I62"/>
     </row>
     <row r="63">
       <c r="A63" t="s">
-        <v>161</v>
+        <v>165</v>
       </c>
       <c r="B63" t="s">
-        <v>162</v>
+        <v>166</v>
       </c>
       <c r="C63" t="s">
-        <v>163</v>
+        <v>167</v>
       </c>
       <c r="D63">
         <v>1</v>
       </c>
       <c r="E63">
-        <v>93</v>
+        <v>154</v>
       </c>
       <c r="F63">
-        <v>0.093</v>
+        <v>0.154</v>
       </c>
       <c r="G63" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="H63">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="I63"/>
+        <v>72</v>
+      </c>
+      <c r="I63" t="s">
+        <v>168</v>
+      </c>
     </row>
     <row r="64">
       <c r="A64" t="s">
-        <v>164</v>
+        <v>169</v>
       </c>
       <c r="B64" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C64" t="s">
-        <v>166</v>
+        <v>170</v>
       </c>
       <c r="D64">
         <v>1</v>
       </c>
       <c r="E64">
-        <v>211</v>
+        <v>172</v>
       </c>
       <c r="F64">
-        <v>0.211</v>
+        <v>0.172</v>
       </c>
       <c r="G64" t="s">
-        <v>149</v>
+        <v>136</v>
       </c>
       <c r="H64">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="I64"/>
     </row>
     <row r="65">
       <c r="A65" t="s">
-        <v>167</v>
+        <v>171</v>
       </c>
       <c r="B65" t="s">
-        <v>168</v>
+        <v>124</v>
       </c>
       <c r="C65" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="D65">
         <v>1</v>
       </c>
       <c r="E65">
-        <v>260</v>
+        <v>54</v>
       </c>
       <c r="F65">
-        <v>0.26</v>
+        <v>0.054</v>
       </c>
       <c r="G65" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="H65">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="I65"/>
     </row>
     <row r="66">
       <c r="A66" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B66" t="s">
-        <v>61</v>
+        <v>174</v>
       </c>
       <c r="C66" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
       <c r="D66">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E66">
-        <v>475</v>
+        <v>12</v>
       </c>
       <c r="F66">
-        <v>0.475</v>
+        <v>0.036</v>
       </c>
       <c r="G66" t="s">
         <v>113</v>
       </c>
       <c r="H66">
-        <v>68</v>
-[...3 lines deleted...]
-      </c>
+        <v>75</v>
+      </c>
+      <c r="I66"/>
     </row>
     <row r="67">
       <c r="A67" t="s">
-        <v>173</v>
+        <v>176</v>
       </c>
       <c r="B67" t="s">
         <v>174</v>
       </c>
       <c r="C67" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="D67">
         <v>1</v>
       </c>
       <c r="E67">
-        <v>325</v>
+        <v>24</v>
       </c>
       <c r="F67">
-        <v>0.325</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.024</v>
+      </c>
+      <c r="G67">
+        <v>1</v>
       </c>
       <c r="H67">
-        <v>69</v>
-[...3 lines deleted...]
-      </c>
+        <v>76</v>
+      </c>
+      <c r="I67"/>
     </row>
     <row r="68">
       <c r="A68" t="s">
         <v>178</v>
       </c>
       <c r="B68" t="s">
-        <v>174</v>
+        <v>179</v>
       </c>
       <c r="C68" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D68">
         <v>1</v>
       </c>
       <c r="E68">
-        <v>133</v>
+        <v>21</v>
       </c>
       <c r="F68">
-        <v>0.133</v>
-[...2 lines deleted...]
-        <v>6</v>
+        <v>0.021</v>
+      </c>
+      <c r="G68" t="s">
+        <v>113</v>
       </c>
       <c r="H68">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="I68"/>
     </row>
     <row r="69">
       <c r="A69" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B69" t="s">
-        <v>181</v>
+        <v>174</v>
       </c>
       <c r="C69" t="s">
         <v>182</v>
       </c>
       <c r="D69">
         <v>1</v>
       </c>
       <c r="E69">
-        <v>266</v>
+        <v>56</v>
       </c>
       <c r="F69">
-        <v>0.266</v>
+        <v>0.056</v>
       </c>
       <c r="G69" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="H69">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="I69"/>
     </row>
     <row r="70">
       <c r="A70" t="s">
         <v>183</v>
       </c>
       <c r="B70" t="s">
+        <v>80</v>
+      </c>
+      <c r="C70" t="s">
         <v>184</v>
       </c>
-      <c r="C70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D70">
         <v>1</v>
       </c>
       <c r="E70">
-        <v>154</v>
+        <v>107</v>
       </c>
       <c r="F70">
-        <v>0.154</v>
+        <v>0.107</v>
       </c>
       <c r="G70" t="s">
-        <v>149</v>
+        <v>130</v>
       </c>
       <c r="H70">
-        <v>72</v>
-[...3 lines deleted...]
-      </c>
+        <v>80</v>
+      </c>
+      <c r="I70"/>
     </row>
     <row r="71">
       <c r="A71" t="s">
-        <v>187</v>
+        <v>185</v>
       </c>
       <c r="B71" t="s">
-        <v>184</v>
+        <v>174</v>
       </c>
       <c r="C71" t="s">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="D71">
         <v>1</v>
       </c>
       <c r="E71">
-        <v>172</v>
+        <v>45</v>
       </c>
       <c r="F71">
-        <v>0.172</v>
+        <v>0.045</v>
       </c>
       <c r="G71" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="H71">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="I71"/>
     </row>
     <row r="72">
       <c r="A72" t="s">
-        <v>189</v>
+        <v>187</v>
       </c>
       <c r="B72" t="s">
-        <v>135</v>
+        <v>174</v>
       </c>
       <c r="C72" t="s">
-        <v>190</v>
+        <v>188</v>
       </c>
       <c r="D72">
         <v>1</v>
       </c>
       <c r="E72">
-        <v>54</v>
+        <v>194</v>
       </c>
       <c r="F72">
-        <v>0.054</v>
+        <v>0.194</v>
       </c>
       <c r="G72" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="H72">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="I72"/>
     </row>
     <row r="73">
       <c r="A73" t="s">
-        <v>191</v>
+        <v>189</v>
       </c>
       <c r="B73" t="s">
-        <v>192</v>
+        <v>174</v>
       </c>
       <c r="C73" t="s">
-        <v>193</v>
+        <v>190</v>
       </c>
       <c r="D73">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E73">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F73">
-        <v>0.036</v>
+        <v>0.034</v>
       </c>
       <c r="G73" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="H73">
-        <v>75</v>
+        <v>83</v>
       </c>
       <c r="I73"/>
     </row>
     <row r="74">
       <c r="A74" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="B74" t="s">
+        <v>80</v>
+      </c>
+      <c r="C74" t="s">
         <v>192</v>
       </c>
-      <c r="C74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D74">
         <v>1</v>
       </c>
       <c r="E74">
-        <v>24</v>
+        <v>233</v>
       </c>
       <c r="F74">
-        <v>0.024</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>0.233</v>
+      </c>
+      <c r="G74" t="s">
+        <v>130</v>
       </c>
       <c r="H74">
-        <v>76</v>
+        <v>84</v>
       </c>
       <c r="I74"/>
     </row>
     <row r="75">
       <c r="A75" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="B75" t="s">
-        <v>197</v>
+        <v>51</v>
       </c>
       <c r="C75" t="s">
-        <v>198</v>
+        <v>194</v>
       </c>
       <c r="D75">
         <v>1</v>
       </c>
       <c r="E75">
-        <v>21</v>
+        <v>62</v>
       </c>
       <c r="F75">
-        <v>0.021</v>
+        <v>0.062</v>
       </c>
       <c r="G75" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="H75">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="I75"/>
     </row>
     <row r="76">
       <c r="A76" t="s">
-        <v>199</v>
+        <v>195</v>
       </c>
       <c r="B76" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="C76" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="D76">
         <v>1</v>
       </c>
       <c r="E76">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="F76">
-        <v>0.056</v>
+        <v>0.052</v>
       </c>
       <c r="G76" t="s">
-        <v>141</v>
+        <v>130</v>
       </c>
       <c r="H76">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="I76"/>
     </row>
     <row r="77">
       <c r="A77" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="B77" t="s">
-        <v>78</v>
+        <v>51</v>
       </c>
       <c r="C77" t="s">
-        <v>202</v>
+        <v>199</v>
       </c>
       <c r="D77">
         <v>1</v>
       </c>
       <c r="E77">
-        <v>107</v>
+        <v>56</v>
       </c>
       <c r="F77">
-        <v>0.107</v>
+        <v>0.056</v>
       </c>
       <c r="G77" t="s">
-        <v>141</v>
+        <v>122</v>
       </c>
       <c r="H77">
-        <v>80</v>
+        <v>90</v>
       </c>
       <c r="I77"/>
     </row>
     <row r="78">
       <c r="A78" t="s">
-        <v>203</v>
+        <v>200</v>
       </c>
       <c r="B78" t="s">
-        <v>192</v>
+        <v>51</v>
       </c>
       <c r="C78" t="s">
-        <v>204</v>
+        <v>201</v>
       </c>
       <c r="D78">
         <v>1</v>
       </c>
       <c r="E78">
-        <v>45</v>
+        <v>118</v>
       </c>
       <c r="F78">
-        <v>0.045</v>
+        <v>0.118</v>
       </c>
       <c r="G78" t="s">
-        <v>176</v>
+        <v>122</v>
       </c>
       <c r="H78">
-        <v>81</v>
+        <v>92</v>
       </c>
       <c r="I78"/>
     </row>
     <row r="79">
       <c r="A79" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B79" t="s">
-        <v>192</v>
+        <v>51</v>
       </c>
       <c r="C79" t="s">
-        <v>206</v>
+        <v>203</v>
       </c>
       <c r="D79">
         <v>1</v>
       </c>
       <c r="E79">
-        <v>194</v>
+        <v>120</v>
       </c>
       <c r="F79">
-        <v>0.194</v>
+        <v>0.12</v>
       </c>
       <c r="G79" t="s">
-        <v>176</v>
+        <v>101</v>
       </c>
       <c r="H79">
-        <v>82</v>
+        <v>101</v>
       </c>
       <c r="I79"/>
     </row>
     <row r="80">
       <c r="A80" t="s">
-        <v>207</v>
+        <v>204</v>
       </c>
       <c r="B80" t="s">
-        <v>192</v>
+        <v>120</v>
       </c>
       <c r="C80" t="s">
-        <v>208</v>
+        <v>205</v>
       </c>
       <c r="D80">
         <v>1</v>
       </c>
       <c r="E80">
-        <v>34</v>
+        <v>388</v>
       </c>
       <c r="F80">
-        <v>0.034</v>
+        <v>0.388</v>
       </c>
       <c r="G80" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="H80">
-        <v>83</v>
+        <v>102</v>
       </c>
       <c r="I80"/>
     </row>
     <row r="81">
       <c r="A81" t="s">
-        <v>209</v>
+        <v>206</v>
       </c>
       <c r="B81" t="s">
-        <v>78</v>
+        <v>57</v>
       </c>
       <c r="C81" t="s">
-        <v>210</v>
+        <v>207</v>
       </c>
       <c r="D81">
         <v>1</v>
       </c>
       <c r="E81">
-        <v>233</v>
+        <v>419</v>
       </c>
       <c r="F81">
-        <v>0.233</v>
+        <v>0.419</v>
       </c>
       <c r="G81" t="s">
-        <v>141</v>
+        <v>208</v>
       </c>
       <c r="H81">
-        <v>84</v>
+        <v>103</v>
       </c>
       <c r="I81"/>
     </row>
     <row r="82">
       <c r="A82" t="s">
+        <v>209</v>
+      </c>
+      <c r="B82" t="s">
+        <v>210</v>
+      </c>
+      <c r="C82" t="s">
         <v>211</v>
       </c>
-      <c r="B82" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D82">
         <v>1</v>
       </c>
       <c r="E82">
-        <v>62</v>
+        <v>294</v>
       </c>
       <c r="F82">
-        <v>0.062</v>
+        <v>0.294</v>
       </c>
       <c r="G82" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="H82">
-        <v>85</v>
+        <v>104</v>
       </c>
       <c r="I82"/>
     </row>
     <row r="83">
       <c r="A83" t="s">
+        <v>212</v>
+      </c>
+      <c r="B83" t="s">
+        <v>210</v>
+      </c>
+      <c r="C83" t="s">
         <v>213</v>
       </c>
-      <c r="B83" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83">
-        <v>52</v>
+        <v>326</v>
       </c>
       <c r="F83">
-        <v>0.052</v>
+        <v>0.326</v>
       </c>
       <c r="G83" t="s">
-        <v>141</v>
+        <v>136</v>
       </c>
       <c r="H83">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="I83"/>
     </row>
     <row r="84">
       <c r="A84" t="s">
+        <v>214</v>
+      </c>
+      <c r="B84" t="s">
+        <v>215</v>
+      </c>
+      <c r="C84" t="s">
         <v>216</v>
       </c>
-      <c r="B84" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D84">
         <v>1</v>
       </c>
       <c r="E84">
-        <v>56</v>
+        <v>129</v>
       </c>
       <c r="F84">
-        <v>0.056</v>
+        <v>0.129</v>
       </c>
       <c r="G84" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H84">
-        <v>90</v>
+        <v>106</v>
       </c>
       <c r="I84"/>
     </row>
     <row r="85">
       <c r="A85" t="s">
+        <v>217</v>
+      </c>
+      <c r="B85" t="s">
+        <v>215</v>
+      </c>
+      <c r="C85" t="s">
         <v>218</v>
       </c>
-      <c r="B85" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D85">
         <v>1</v>
       </c>
       <c r="E85">
-        <v>118</v>
+        <v>131</v>
       </c>
       <c r="F85">
-        <v>0.118</v>
+        <v>0.131</v>
       </c>
       <c r="G85" t="s">
-        <v>133</v>
+        <v>130</v>
       </c>
       <c r="H85">
-        <v>92</v>
+        <v>107</v>
       </c>
       <c r="I85"/>
     </row>
     <row r="86">
       <c r="A86" t="s">
+        <v>219</v>
+      </c>
+      <c r="B86" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="C86" t="s">
         <v>221</v>
       </c>
       <c r="D86">
         <v>1</v>
       </c>
       <c r="E86">
-        <v>120</v>
+        <v>20</v>
       </c>
       <c r="F86">
-        <v>0.12</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.02</v>
+      </c>
+      <c r="G86">
+        <v>9</v>
       </c>
       <c r="H86">
-        <v>101</v>
+        <v>108</v>
       </c>
       <c r="I86"/>
     </row>
     <row r="87">
       <c r="A87" t="s">
         <v>222</v>
       </c>
       <c r="B87" t="s">
-        <v>131</v>
+        <v>220</v>
       </c>
       <c r="C87" t="s">
         <v>223</v>
       </c>
       <c r="D87">
         <v>1</v>
       </c>
       <c r="E87">
-        <v>388</v>
+        <v>76</v>
       </c>
       <c r="F87">
-        <v>0.388</v>
+        <v>0.076</v>
       </c>
       <c r="G87" t="s">
-        <v>176</v>
+        <v>224</v>
       </c>
       <c r="H87">
-        <v>102</v>
+        <v>109</v>
       </c>
       <c r="I87"/>
     </row>
     <row r="88">
       <c r="A88" t="s">
+        <v>225</v>
+      </c>
+      <c r="B88" t="s">
+        <v>220</v>
+      </c>
+      <c r="C88" t="s">
+        <v>226</v>
+      </c>
+      <c r="D88">
+        <v>1</v>
+      </c>
+      <c r="E88">
+        <v>75</v>
+      </c>
+      <c r="F88">
+        <v>0.075</v>
+      </c>
+      <c r="G88" t="s">
         <v>224</v>
       </c>
-      <c r="B88" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H88">
-        <v>103</v>
+        <v>110</v>
       </c>
       <c r="I88"/>
     </row>
     <row r="89">
       <c r="A89" t="s">
         <v>227</v>
       </c>
       <c r="B89" t="s">
+        <v>220</v>
+      </c>
+      <c r="C89" t="s">
         <v>228</v>
       </c>
-      <c r="C89" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D89">
         <v>1</v>
       </c>
       <c r="E89">
-        <v>294</v>
+        <v>15</v>
       </c>
       <c r="F89">
-        <v>0.294</v>
-[...2 lines deleted...]
-        <v>149</v>
+        <v>0.015</v>
+      </c>
+      <c r="G89">
+        <v>9</v>
       </c>
       <c r="H89">
-        <v>104</v>
+        <v>111</v>
       </c>
       <c r="I89"/>
     </row>
     <row r="90">
       <c r="A90" t="s">
+        <v>229</v>
+      </c>
+      <c r="B90" t="s">
+        <v>51</v>
+      </c>
+      <c r="C90" t="s">
         <v>230</v>
       </c>
-      <c r="B90" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D90">
         <v>1</v>
       </c>
       <c r="E90">
-        <v>326</v>
+        <v>87</v>
       </c>
       <c r="F90">
-        <v>0.326</v>
+        <v>0.087</v>
       </c>
       <c r="G90" t="s">
-        <v>149</v>
+        <v>160</v>
       </c>
       <c r="H90">
-        <v>105</v>
+        <v>113</v>
       </c>
       <c r="I90"/>
     </row>
     <row r="91">
       <c r="A91" t="s">
+        <v>231</v>
+      </c>
+      <c r="B91" t="s">
+        <v>158</v>
+      </c>
+      <c r="C91" t="s">
         <v>232</v>
       </c>
-      <c r="B91" t="s">
+      <c r="D91">
+        <v>1</v>
+      </c>
+      <c r="E91">
+        <v>43</v>
+      </c>
+      <c r="F91">
+        <v>0.043</v>
+      </c>
+      <c r="G91" t="s">
         <v>233</v>
       </c>
-      <c r="C91" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H91">
-        <v>106</v>
+        <v>114</v>
       </c>
       <c r="I91"/>
     </row>
     <row r="92">
       <c r="A92" t="s">
+        <v>234</v>
+      </c>
+      <c r="B92" t="s">
+        <v>158</v>
+      </c>
+      <c r="C92" t="s">
         <v>235</v>
       </c>
-      <c r="B92" t="s">
+      <c r="D92">
+        <v>1</v>
+      </c>
+      <c r="E92">
+        <v>58</v>
+      </c>
+      <c r="F92">
+        <v>0.058</v>
+      </c>
+      <c r="G92" t="s">
         <v>233</v>
       </c>
-      <c r="C92" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H92">
-        <v>107</v>
+        <v>115</v>
       </c>
       <c r="I92"/>
     </row>
     <row r="93">
       <c r="A93" t="s">
+        <v>236</v>
+      </c>
+      <c r="B93" t="s">
+        <v>158</v>
+      </c>
+      <c r="C93" t="s">
         <v>237</v>
       </c>
-      <c r="B93" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D93">
         <v>1</v>
       </c>
       <c r="E93">
-        <v>20</v>
+        <v>64</v>
       </c>
       <c r="F93">
-        <v>0.02</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>0.064</v>
+      </c>
+      <c r="G93" t="s">
+        <v>233</v>
       </c>
       <c r="H93">
-        <v>108</v>
+        <v>116</v>
       </c>
       <c r="I93"/>
     </row>
     <row r="94">
       <c r="A94" t="s">
-        <v>240</v>
+        <v>238</v>
       </c>
       <c r="B94" t="s">
-        <v>238</v>
+        <v>158</v>
       </c>
       <c r="C94" t="s">
-        <v>241</v>
+        <v>239</v>
       </c>
       <c r="D94">
         <v>1</v>
       </c>
       <c r="E94">
-        <v>76</v>
+        <v>29</v>
       </c>
       <c r="F94">
-        <v>0.076</v>
+        <v>0.029</v>
       </c>
       <c r="G94" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="H94">
-        <v>109</v>
+        <v>118</v>
       </c>
       <c r="I94"/>
     </row>
     <row r="95">
       <c r="A95" t="s">
-        <v>243</v>
+        <v>240</v>
       </c>
       <c r="B95" t="s">
-        <v>238</v>
+        <v>158</v>
       </c>
       <c r="C95" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="D95">
         <v>1</v>
       </c>
       <c r="E95">
-        <v>75</v>
+        <v>59</v>
       </c>
       <c r="F95">
-        <v>0.075</v>
+        <v>0.059</v>
       </c>
       <c r="G95" t="s">
-        <v>242</v>
+        <v>233</v>
       </c>
       <c r="H95">
-        <v>110</v>
+        <v>119</v>
       </c>
       <c r="I95"/>
     </row>
     <row r="96">
       <c r="A96" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="B96" t="s">
-        <v>238</v>
+        <v>158</v>
       </c>
       <c r="C96" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
       <c r="D96">
         <v>1</v>
       </c>
       <c r="E96">
-        <v>15</v>
+        <v>53</v>
       </c>
       <c r="F96">
-        <v>0.015</v>
-[...2 lines deleted...]
-        <v>9</v>
+        <v>0.053</v>
+      </c>
+      <c r="G96" t="s">
+        <v>233</v>
       </c>
       <c r="H96">
-        <v>111</v>
+        <v>120</v>
       </c>
       <c r="I96"/>
     </row>
     <row r="97">
       <c r="A97" t="s">
-        <v>247</v>
+        <v>244</v>
       </c>
       <c r="B97" t="s">
-        <v>61</v>
+        <v>158</v>
       </c>
       <c r="C97" t="s">
-        <v>248</v>
+        <v>245</v>
       </c>
       <c r="D97">
         <v>1</v>
       </c>
       <c r="E97">
-        <v>87</v>
+        <v>37</v>
       </c>
       <c r="F97">
-        <v>0.087</v>
+        <v>0.037</v>
       </c>
       <c r="G97" t="s">
-        <v>176</v>
+        <v>233</v>
       </c>
       <c r="H97">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="I97"/>
     </row>
     <row r="98">
       <c r="A98" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="B98" t="s">
-        <v>174</v>
+        <v>124</v>
       </c>
       <c r="C98" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="D98">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E98">
-        <v>43</v>
+        <v>92</v>
       </c>
       <c r="F98">
-        <v>0.043</v>
+        <v>0.184</v>
       </c>
       <c r="G98" t="s">
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="H98">
-        <v>114</v>
+        <v>123</v>
       </c>
       <c r="I98"/>
     </row>
     <row r="99">
       <c r="A99" t="s">
-        <v>252</v>
+        <v>248</v>
       </c>
       <c r="B99" t="s">
-        <v>174</v>
+        <v>92</v>
       </c>
       <c r="C99" t="s">
-        <v>253</v>
+        <v>249</v>
       </c>
       <c r="D99">
         <v>1</v>
       </c>
       <c r="E99">
-        <v>58</v>
+        <v>93</v>
       </c>
       <c r="F99">
-        <v>0.058</v>
+        <v>0.093</v>
       </c>
       <c r="G99" t="s">
-        <v>251</v>
+        <v>160</v>
       </c>
       <c r="H99">
-        <v>115</v>
+        <v>124</v>
       </c>
       <c r="I99"/>
     </row>
     <row r="100">
       <c r="A100" t="s">
-        <v>254</v>
+        <v>250</v>
       </c>
       <c r="B100" t="s">
-        <v>174</v>
+        <v>251</v>
       </c>
       <c r="C100" t="s">
-        <v>255</v>
+        <v>252</v>
       </c>
       <c r="D100">
         <v>1</v>
       </c>
       <c r="E100">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="F100">
-        <v>0.064</v>
+        <v>0.063</v>
       </c>
       <c r="G100" t="s">
-        <v>251</v>
+        <v>122</v>
       </c>
       <c r="H100">
-        <v>116</v>
+        <v>126</v>
       </c>
       <c r="I100"/>
     </row>
     <row r="101">
       <c r="A101" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="B101" t="s">
-        <v>174</v>
+        <v>251</v>
       </c>
       <c r="C101" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D101">
         <v>1</v>
       </c>
       <c r="E101">
-        <v>29</v>
+        <v>47</v>
       </c>
       <c r="F101">
-        <v>0.029</v>
+        <v>0.047</v>
       </c>
       <c r="G101" t="s">
-        <v>251</v>
+        <v>122</v>
       </c>
       <c r="H101">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="I101"/>
     </row>
     <row r="102">
       <c r="A102" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="B102" t="s">
         <v>174</v>
       </c>
       <c r="C102" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D102">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E102">
-        <v>59</v>
+        <v>22</v>
       </c>
       <c r="F102">
-        <v>0.059</v>
+        <v>0.044</v>
       </c>
       <c r="G102" t="s">
-        <v>251</v>
+        <v>257</v>
       </c>
       <c r="H102">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="I102"/>
     </row>
     <row r="103">
       <c r="A103" t="s">
+        <v>258</v>
+      </c>
+      <c r="B103" t="s">
+        <v>163</v>
+      </c>
+      <c r="C103" t="s">
+        <v>259</v>
+      </c>
+      <c r="D103">
+        <v>4</v>
+      </c>
+      <c r="E103">
+        <v>20.5</v>
+      </c>
+      <c r="F103">
+        <v>0.082</v>
+      </c>
+      <c r="G103">
+        <v>11</v>
+      </c>
+      <c r="H103">
+        <v>130</v>
+      </c>
+      <c r="I103" t="s">
         <v>260</v>
       </c>
-      <c r="B103" t="s">
-[...20 lines deleted...]
-      <c r="I103"/>
     </row>
     <row r="104">
       <c r="A104" t="s">
+        <v>261</v>
+      </c>
+      <c r="B104" t="s">
         <v>262</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="C104" t="s">
         <v>263</v>
       </c>
       <c r="D104">
         <v>1</v>
       </c>
       <c r="E104">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F104">
-        <v>0.037</v>
-[...2 lines deleted...]
-        <v>251</v>
+        <v>0.034</v>
+      </c>
+      <c r="G104">
+        <v>11</v>
       </c>
       <c r="H104">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="I104"/>
     </row>
     <row r="105">
       <c r="A105" t="s">
         <v>264</v>
       </c>
       <c r="B105" t="s">
-        <v>135</v>
+        <v>262</v>
       </c>
       <c r="C105" t="s">
         <v>265</v>
       </c>
       <c r="D105">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E105">
-        <v>92</v>
+        <v>18</v>
       </c>
       <c r="F105">
-        <v>0.184</v>
-[...2 lines deleted...]
-        <v>176</v>
+        <v>0.018</v>
+      </c>
+      <c r="G105">
+        <v>11</v>
       </c>
       <c r="H105">
-        <v>123</v>
+        <v>132</v>
       </c>
       <c r="I105"/>
     </row>
     <row r="106">
       <c r="A106" t="s">
         <v>266</v>
       </c>
       <c r="B106" t="s">
-        <v>104</v>
+        <v>267</v>
       </c>
       <c r="C106" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="D106">
         <v>1</v>
       </c>
       <c r="E106">
-        <v>93</v>
+        <v>14</v>
       </c>
       <c r="F106">
-        <v>0.093</v>
+        <v>0.014</v>
       </c>
       <c r="G106" t="s">
-        <v>176</v>
+        <v>160</v>
       </c>
       <c r="H106">
-        <v>124</v>
+        <v>133</v>
       </c>
       <c r="I106"/>
     </row>
     <row r="107">
       <c r="A107" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B107" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C107" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D107">
         <v>1</v>
       </c>
       <c r="E107">
-        <v>63</v>
+        <v>10</v>
       </c>
       <c r="F107">
-        <v>0.063</v>
-[...2 lines deleted...]
-        <v>133</v>
+        <v>0.01</v>
+      </c>
+      <c r="G107">
+        <v>11</v>
       </c>
       <c r="H107">
-        <v>126</v>
+        <v>134</v>
       </c>
       <c r="I107"/>
     </row>
     <row r="108">
       <c r="A108" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B108" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C108" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="D108">
         <v>1</v>
       </c>
       <c r="E108">
-        <v>47</v>
+        <v>9</v>
       </c>
       <c r="F108">
-        <v>0.047</v>
+        <v>0.009</v>
       </c>
       <c r="G108" t="s">
-        <v>133</v>
+        <v>208</v>
       </c>
       <c r="H108">
-        <v>127</v>
+        <v>135</v>
       </c>
       <c r="I108"/>
     </row>
     <row r="109">
       <c r="A109" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B109" t="s">
-        <v>192</v>
+        <v>275</v>
       </c>
       <c r="C109" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="D109">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E109">
-        <v>22</v>
+        <v>234</v>
       </c>
       <c r="F109">
-        <v>0.044</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.234</v>
+      </c>
+      <c r="G109">
+        <v>11</v>
       </c>
       <c r="H109">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="I109"/>
+        <v>136</v>
+      </c>
+      <c r="I109" t="s">
+        <v>277</v>
+      </c>
     </row>
     <row r="110">
       <c r="A110" t="s">
-        <v>276</v>
+        <v>278</v>
       </c>
       <c r="B110" t="s">
-        <v>181</v>
+        <v>279</v>
       </c>
       <c r="C110" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="D110">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E110">
-        <v>20.5</v>
+        <v>700</v>
       </c>
       <c r="F110">
-        <v>0.082</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>0.7</v>
+      </c>
+      <c r="G110" t="s">
+        <v>208</v>
       </c>
       <c r="H110">
-        <v>130</v>
-[...3 lines deleted...]
-      </c>
+        <v>137</v>
+      </c>
+      <c r="I110"/>
     </row>
     <row r="111">
       <c r="A111" t="s">
-        <v>279</v>
+        <v>281</v>
       </c>
       <c r="B111" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C111" t="s">
-        <v>281</v>
+        <v>283</v>
       </c>
       <c r="D111">
         <v>1</v>
       </c>
       <c r="E111">
-        <v>34</v>
+        <v>414</v>
       </c>
       <c r="F111">
-        <v>0.034</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>0.414</v>
+      </c>
+      <c r="G111" t="s">
+        <v>208</v>
       </c>
       <c r="H111">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="I111"/>
     </row>
     <row r="112">
       <c r="A112" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="B112" t="s">
-        <v>280</v>
+        <v>51</v>
       </c>
       <c r="C112" t="s">
-        <v>283</v>
+        <v>285</v>
       </c>
       <c r="D112">
         <v>1</v>
       </c>
       <c r="E112">
-        <v>18</v>
+        <v>88</v>
       </c>
       <c r="F112">
-        <v>0.018</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>0.088</v>
+      </c>
+      <c r="G112" t="s">
+        <v>101</v>
       </c>
       <c r="H112">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="I112"/>
     </row>
     <row r="113">
       <c r="A113" t="s">
-        <v>284</v>
+        <v>286</v>
       </c>
       <c r="B113" t="s">
-        <v>285</v>
+        <v>51</v>
       </c>
       <c r="C113" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="D113">
         <v>1</v>
       </c>
       <c r="E113">
-        <v>14</v>
+        <v>83</v>
       </c>
       <c r="F113">
-        <v>0.014</v>
+        <v>0.083</v>
       </c>
       <c r="G113" t="s">
-        <v>176</v>
+        <v>101</v>
       </c>
       <c r="H113">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="I113"/>
     </row>
     <row r="114">
       <c r="A114" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B114" t="s">
-        <v>288</v>
+        <v>51</v>
       </c>
       <c r="C114" t="s">
         <v>289</v>
       </c>
       <c r="D114">
         <v>1</v>
       </c>
       <c r="E114">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="F114">
-        <v>0.01</v>
-[...2 lines deleted...]
-        <v>11</v>
+        <v>0.084</v>
+      </c>
+      <c r="G114" t="s">
+        <v>101</v>
       </c>
       <c r="H114">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="I114"/>
     </row>
     <row r="115">
       <c r="A115" t="s">
         <v>290</v>
       </c>
       <c r="B115" t="s">
-        <v>288</v>
+        <v>51</v>
       </c>
       <c r="C115" t="s">
         <v>291</v>
       </c>
       <c r="D115">
         <v>1</v>
       </c>
       <c r="E115">
-        <v>9</v>
+        <v>109</v>
       </c>
       <c r="F115">
-        <v>0.009</v>
+        <v>0.109</v>
       </c>
       <c r="G115" t="s">
-        <v>226</v>
+        <v>101</v>
       </c>
       <c r="H115">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="I115"/>
     </row>
     <row r="116">
       <c r="A116" t="s">
         <v>292</v>
       </c>
       <c r="B116" t="s">
+        <v>262</v>
+      </c>
+      <c r="C116" t="s">
         <v>293</v>
       </c>
-      <c r="C116" t="s">
+      <c r="D116">
+        <v>1</v>
+      </c>
+      <c r="E116">
+        <v>44</v>
+      </c>
+      <c r="F116">
+        <v>0.044</v>
+      </c>
+      <c r="G116" t="s">
         <v>294</v>
       </c>
-      <c r="D116">
-[...10 lines deleted...]
-      </c>
       <c r="H116">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>145</v>
+      </c>
+      <c r="I116"/>
     </row>
     <row r="117">
       <c r="A117" t="s">
+        <v>295</v>
+      </c>
+      <c r="B117" t="s">
+        <v>111</v>
+      </c>
+      <c r="C117" t="s">
         <v>296</v>
       </c>
-      <c r="B117" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D117">
         <v>1</v>
       </c>
       <c r="E117">
-        <v>700</v>
+        <v>41</v>
       </c>
       <c r="F117">
-        <v>0.7</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.041</v>
+      </c>
+      <c r="G117"/>
       <c r="H117">
-        <v>137</v>
+        <v>146</v>
       </c>
       <c r="I117"/>
     </row>
     <row r="118">
       <c r="A118" t="s">
+        <v>297</v>
+      </c>
+      <c r="B118" t="s">
+        <v>298</v>
+      </c>
+      <c r="C118" t="s">
         <v>299</v>
       </c>
-      <c r="B118" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D118">
         <v>1</v>
       </c>
       <c r="E118">
-        <v>414</v>
+        <v>24</v>
       </c>
       <c r="F118">
-        <v>0.414</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.024</v>
+      </c>
+      <c r="G118"/>
       <c r="H118">
-        <v>138</v>
+        <v>147</v>
       </c>
       <c r="I118"/>
     </row>
     <row r="119">
       <c r="A119" t="s">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="B119" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="C119" t="s">
-        <v>303</v>
+        <v>301</v>
       </c>
       <c r="D119">
         <v>1</v>
       </c>
       <c r="E119">
-        <v>88</v>
+        <v>30</v>
       </c>
       <c r="F119">
-        <v>0.088</v>
-[...2 lines deleted...]
-        <v>113</v>
+        <v>0.03</v>
+      </c>
+      <c r="G119">
+        <v>12</v>
       </c>
       <c r="H119">
-        <v>140</v>
+        <v>148</v>
       </c>
       <c r="I119"/>
     </row>
     <row r="120">
       <c r="A120" t="s">
+        <v>302</v>
+      </c>
+      <c r="B120" t="s">
+        <v>36</v>
+      </c>
+      <c r="C120" t="s">
+        <v>303</v>
+      </c>
+      <c r="D120">
+        <v>1</v>
+      </c>
+      <c r="E120">
+        <v>34</v>
+      </c>
+      <c r="F120">
+        <v>0.034</v>
+      </c>
+      <c r="G120" t="s">
         <v>304</v>
       </c>
-      <c r="B120" t="s">
-[...2 lines deleted...]
-      <c r="C120" t="s">
+      <c r="H120">
+        <v>149</v>
+      </c>
+      <c r="I120" t="s">
         <v>305</v>
       </c>
-      <c r="D120">
-[...14 lines deleted...]
-      <c r="I120"/>
     </row>
     <row r="121">
       <c r="A121" t="s">
         <v>306</v>
       </c>
       <c r="B121" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
       <c r="C121" t="s">
         <v>307</v>
       </c>
       <c r="D121">
         <v>1</v>
       </c>
       <c r="E121">
-        <v>84</v>
+        <v>49</v>
       </c>
       <c r="F121">
-        <v>0.084</v>
+        <v>0.049</v>
       </c>
       <c r="G121" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H121">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="I121"/>
     </row>
     <row r="122">
       <c r="A122" t="s">
         <v>308</v>
       </c>
       <c r="B122" t="s">
-        <v>61</v>
+        <v>68</v>
       </c>
       <c r="C122" t="s">
         <v>309</v>
       </c>
       <c r="D122">
         <v>1</v>
       </c>
       <c r="E122">
-        <v>109</v>
+        <v>59</v>
       </c>
       <c r="F122">
-        <v>0.109</v>
+        <v>0.059</v>
       </c>
       <c r="G122" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="H122">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="I122"/>
     </row>
     <row r="123">
       <c r="A123" t="s">
         <v>310</v>
       </c>
       <c r="B123" t="s">
-        <v>280</v>
+        <v>220</v>
       </c>
       <c r="C123" t="s">
         <v>311</v>
       </c>
       <c r="D123">
         <v>1</v>
       </c>
       <c r="E123">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="F123">
-        <v>0.044</v>
+        <v>0.075</v>
       </c>
       <c r="G123" t="s">
-        <v>312</v>
+        <v>224</v>
       </c>
       <c r="H123">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="I123"/>
     </row>
     <row r="124">
       <c r="A124" t="s">
+        <v>312</v>
+      </c>
+      <c r="B124" t="s">
+        <v>220</v>
+      </c>
+      <c r="C124" t="s">
         <v>313</v>
       </c>
-      <c r="B124" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D124">
         <v>1</v>
       </c>
       <c r="E124">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F124">
-        <v>0.041</v>
-[...1 lines deleted...]
-      <c r="G124"/>
+        <v>0.054</v>
+      </c>
+      <c r="G124" t="s">
+        <v>224</v>
+      </c>
       <c r="H124">
-        <v>146</v>
+        <v>153</v>
       </c>
       <c r="I124"/>
     </row>
     <row r="125">
       <c r="A125" t="s">
+        <v>314</v>
+      </c>
+      <c r="B125" t="s">
+        <v>210</v>
+      </c>
+      <c r="C125" t="s">
         <v>315</v>
       </c>
-      <c r="B125" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D125">
         <v>1</v>
       </c>
       <c r="E125">
-        <v>24</v>
+        <v>83</v>
       </c>
       <c r="F125">
-        <v>0.024</v>
-[...1 lines deleted...]
-      <c r="G125"/>
+        <v>0.083</v>
+      </c>
+      <c r="G125" t="s">
+        <v>294</v>
+      </c>
       <c r="H125">
-        <v>147</v>
+        <v>154</v>
       </c>
       <c r="I125"/>
     </row>
     <row r="126">
       <c r="A126" t="s">
-        <v>318</v>
+        <v>316</v>
       </c>
       <c r="B126" t="s">
-        <v>78</v>
+        <v>210</v>
       </c>
       <c r="C126" t="s">
-        <v>319</v>
+        <v>317</v>
       </c>
       <c r="D126">
         <v>1</v>
       </c>
       <c r="E126">
-        <v>30</v>
+        <v>120</v>
       </c>
       <c r="F126">
-        <v>0.03</v>
-[...2 lines deleted...]
-        <v>12</v>
+        <v>0.12</v>
+      </c>
+      <c r="G126" t="s">
+        <v>224</v>
       </c>
       <c r="H126">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="I126"/>
     </row>
     <row r="127">
       <c r="A127" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="B127" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C127" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="D127">
         <v>1</v>
       </c>
       <c r="E127">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="F127">
-        <v>0.034</v>
-[...2 lines deleted...]
-        <v>322</v>
+        <v>0.023</v>
+      </c>
+      <c r="G127">
+        <v>13</v>
       </c>
       <c r="H127">
-        <v>149</v>
-[...3 lines deleted...]
-      </c>
+        <v>156</v>
+      </c>
+      <c r="I127"/>
     </row>
     <row r="128">
       <c r="A128" t="s">
-        <v>324</v>
+        <v>320</v>
       </c>
       <c r="B128" t="s">
-        <v>228</v>
+        <v>321</v>
       </c>
       <c r="C128" t="s">
-        <v>325</v>
+        <v>322</v>
       </c>
       <c r="D128">
         <v>1</v>
       </c>
       <c r="E128">
-        <v>49</v>
+        <v>444</v>
       </c>
       <c r="F128">
-        <v>0.049</v>
+        <v>0.444</v>
       </c>
       <c r="G128" t="s">
-        <v>55</v>
+        <v>323</v>
       </c>
       <c r="H128">
-        <v>150</v>
+        <v>157</v>
       </c>
       <c r="I128"/>
     </row>
     <row r="129">
       <c r="A129" t="s">
-        <v>326</v>
+        <v>324</v>
       </c>
       <c r="B129" t="s">
-        <v>81</v>
+        <v>321</v>
       </c>
       <c r="C129" t="s">
-        <v>327</v>
+        <v>325</v>
       </c>
       <c r="D129">
         <v>1</v>
       </c>
       <c r="E129">
-        <v>59</v>
+        <v>390</v>
       </c>
       <c r="F129">
-        <v>0.059</v>
+        <v>0.39</v>
       </c>
       <c r="G129" t="s">
-        <v>55</v>
+        <v>224</v>
       </c>
       <c r="H129">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="I129"/>
     </row>
     <row r="130">
       <c r="A130" t="s">
-        <v>328</v>
+        <v>326</v>
       </c>
       <c r="B130" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="C130" t="s">
-        <v>329</v>
+        <v>327</v>
       </c>
       <c r="D130">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E130">
-        <v>75</v>
+        <v>52</v>
       </c>
       <c r="F130">
-        <v>0.075</v>
+        <v>0.104</v>
       </c>
       <c r="G130" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="H130">
-        <v>152</v>
+        <v>159</v>
       </c>
       <c r="I130"/>
     </row>
     <row r="131">
       <c r="A131" t="s">
+        <v>328</v>
+      </c>
+      <c r="B131" t="s">
+        <v>329</v>
+      </c>
+      <c r="C131" t="s">
         <v>330</v>
       </c>
-      <c r="B131" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D131">
         <v>1</v>
       </c>
       <c r="E131">
-        <v>54</v>
+        <v>32</v>
       </c>
       <c r="F131">
-        <v>0.054</v>
+        <v>0.032</v>
       </c>
       <c r="G131" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="H131">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="I131"/>
     </row>
     <row r="132">
       <c r="A132" t="s">
+        <v>331</v>
+      </c>
+      <c r="B132" t="s">
+        <v>89</v>
+      </c>
+      <c r="C132" t="s">
         <v>332</v>
       </c>
-      <c r="B132" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D132">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E132">
-        <v>83</v>
+        <v>17.5</v>
       </c>
       <c r="F132">
-        <v>0.083</v>
+        <v>0.105</v>
       </c>
       <c r="G132" t="s">
-        <v>312</v>
+        <v>224</v>
       </c>
       <c r="H132">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="I132"/>
     </row>
     <row r="133">
       <c r="A133" t="s">
+        <v>333</v>
+      </c>
+      <c r="B133" t="s">
+        <v>174</v>
+      </c>
+      <c r="C133" t="s">
         <v>334</v>
       </c>
-      <c r="B133" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D133">
         <v>1</v>
       </c>
       <c r="E133">
-        <v>120</v>
+        <v>69</v>
       </c>
       <c r="F133">
-        <v>0.12</v>
+        <v>0.069</v>
       </c>
       <c r="G133" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="H133">
-        <v>155</v>
+        <v>162</v>
       </c>
       <c r="I133"/>
     </row>
     <row r="134">
       <c r="A134" t="s">
+        <v>335</v>
+      </c>
+      <c r="B134" t="s">
         <v>336</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C134" t="s">
         <v>337</v>
       </c>
       <c r="D134">
         <v>1</v>
       </c>
       <c r="E134">
-        <v>23</v>
+        <v>579</v>
       </c>
       <c r="F134">
-        <v>0.023</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>0.579</v>
+      </c>
+      <c r="G134" t="s">
+        <v>224</v>
       </c>
       <c r="H134">
-        <v>156</v>
-[...1 lines deleted...]
-      <c r="I134"/>
+        <v>163</v>
+      </c>
+      <c r="I134" t="s">
+        <v>338</v>
+      </c>
     </row>
     <row r="135">
       <c r="A135" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
       <c r="B135" t="s">
-        <v>339</v>
+        <v>262</v>
       </c>
       <c r="C135" t="s">
         <v>340</v>
       </c>
       <c r="D135">
         <v>1</v>
       </c>
       <c r="E135">
-        <v>444</v>
+        <v>62</v>
       </c>
       <c r="F135">
-        <v>0.444</v>
+        <v>0.062</v>
       </c>
       <c r="G135" t="s">
-        <v>341</v>
+        <v>294</v>
       </c>
       <c r="H135">
-        <v>157</v>
+        <v>164</v>
       </c>
       <c r="I135"/>
     </row>
     <row r="136">
       <c r="A136" t="s">
+        <v>341</v>
+      </c>
+      <c r="B136" t="s">
         <v>342</v>
-      </c>
-[...1 lines deleted...]
-        <v>339</v>
       </c>
       <c r="C136" t="s">
         <v>343</v>
       </c>
       <c r="D136">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E136">
-        <v>390</v>
+        <v>13</v>
       </c>
       <c r="F136">
-        <v>0.39</v>
+        <v>0.026</v>
       </c>
       <c r="G136" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="H136">
-        <v>158</v>
+        <v>165</v>
       </c>
       <c r="I136"/>
     </row>
     <row r="137">
       <c r="A137" t="s">
         <v>344</v>
       </c>
       <c r="B137" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C137" t="s">
         <v>345</v>
       </c>
       <c r="D137">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E137">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="F137">
-        <v>0.104</v>
+        <v>0.015</v>
       </c>
       <c r="G137" t="s">
-        <v>312</v>
+        <v>294</v>
       </c>
       <c r="H137">
-        <v>159</v>
+        <v>166</v>
       </c>
       <c r="I137"/>
     </row>
     <row r="138">
       <c r="A138" t="s">
         <v>346</v>
       </c>
       <c r="B138" t="s">
         <v>347</v>
       </c>
       <c r="C138" t="s">
         <v>348</v>
       </c>
       <c r="D138">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E138">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="F138">
-        <v>0.032</v>
+        <v>0.09</v>
       </c>
       <c r="G138" t="s">
-        <v>242</v>
+        <v>294</v>
       </c>
       <c r="H138">
-        <v>160</v>
-[...1 lines deleted...]
-      <c r="I138"/>
+        <v>168</v>
+      </c>
+      <c r="I138" t="s">
+        <v>349</v>
+      </c>
     </row>
     <row r="139">
       <c r="A139" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="B139" t="s">
-        <v>101</v>
+        <v>210</v>
       </c>
       <c r="C139" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D139">
-        <v>6</v>
+        <v>1</v>
       </c>
       <c r="E139">
-        <v>17.5</v>
+        <v>75</v>
       </c>
       <c r="F139">
-        <v>0.105</v>
+        <v>0.075</v>
       </c>
       <c r="G139" t="s">
-        <v>242</v>
+        <v>224</v>
       </c>
       <c r="H139">
-        <v>161</v>
+        <v>169</v>
       </c>
       <c r="I139"/>
     </row>
     <row r="140">
       <c r="A140" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="B140" t="s">
-        <v>192</v>
+        <v>353</v>
       </c>
       <c r="C140" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="D140">
         <v>1</v>
       </c>
       <c r="E140">
-        <v>69</v>
+        <v>3704</v>
       </c>
       <c r="F140">
-        <v>0.069</v>
+        <v>3.704</v>
       </c>
       <c r="G140" t="s">
-        <v>275</v>
+        <v>55</v>
       </c>
       <c r="H140">
-        <v>162</v>
+        <v>170</v>
       </c>
       <c r="I140"/>
     </row>
     <row r="141">
       <c r="A141" t="s">
+        <v>352</v>
+      </c>
+      <c r="B141" t="s">
         <v>353</v>
       </c>
-      <c r="B141" t="s">
+      <c r="C141" t="s">
         <v>354</v>
       </c>
-      <c r="C141" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D141">
         <v>1</v>
       </c>
       <c r="E141">
-        <v>579</v>
+        <v>3720</v>
       </c>
       <c r="F141">
-        <v>0.579</v>
+        <v>3.72</v>
       </c>
       <c r="G141" t="s">
-        <v>242</v>
+        <v>55</v>
       </c>
       <c r="H141">
-        <v>163</v>
-[...3 lines deleted...]
-      </c>
+        <v>171</v>
+      </c>
+      <c r="I141"/>
     </row>
     <row r="142">
       <c r="A142" t="s">
+        <v>355</v>
+      </c>
+      <c r="B142" t="s">
+        <v>210</v>
+      </c>
+      <c r="C142" t="s">
+        <v>356</v>
+      </c>
+      <c r="D142">
+        <v>1</v>
+      </c>
+      <c r="E142">
+        <v>4420</v>
+      </c>
+      <c r="F142">
+        <v>4.42</v>
+      </c>
+      <c r="G142" t="s">
         <v>357</v>
       </c>
-      <c r="B142" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H142">
-        <v>164</v>
+        <v>172</v>
       </c>
       <c r="I142"/>
     </row>
     <row r="143">
       <c r="A143" t="s">
+        <v>358</v>
+      </c>
+      <c r="B143" t="s">
+        <v>262</v>
+      </c>
+      <c r="C143" t="s">
         <v>359</v>
       </c>
-      <c r="B143" t="s">
+      <c r="D143">
+        <v>1</v>
+      </c>
+      <c r="E143">
+        <v>345</v>
+      </c>
+      <c r="F143">
+        <v>0.345</v>
+      </c>
+      <c r="G143" t="s">
         <v>360</v>
       </c>
-      <c r="C143" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H143">
-        <v>165</v>
+        <v>173</v>
       </c>
       <c r="I143"/>
     </row>
     <row r="144">
       <c r="A144" t="s">
+        <v>361</v>
+      </c>
+      <c r="B144" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C144" t="s">
         <v>363</v>
       </c>
       <c r="D144">
         <v>1</v>
       </c>
       <c r="E144">
-        <v>15</v>
+        <v>641</v>
       </c>
       <c r="F144">
-        <v>0.015</v>
+        <v>0.641</v>
       </c>
       <c r="G144" t="s">
-        <v>312</v>
+        <v>208</v>
       </c>
       <c r="H144">
-        <v>166</v>
+        <v>174</v>
       </c>
       <c r="I144"/>
     </row>
     <row r="145">
       <c r="A145" t="s">
         <v>364</v>
       </c>
       <c r="B145" t="s">
         <v>365</v>
       </c>
       <c r="C145" t="s">
         <v>366</v>
       </c>
       <c r="D145">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E145">
-        <v>45</v>
+        <v>854</v>
       </c>
       <c r="F145">
-        <v>0.09</v>
+        <v>0.854</v>
       </c>
       <c r="G145" t="s">
-        <v>312</v>
+        <v>208</v>
       </c>
       <c r="H145">
-        <v>168</v>
-[...3 lines deleted...]
-      </c>
+        <v>175</v>
+      </c>
+      <c r="I145"/>
     </row>
     <row r="146">
       <c r="A146" t="s">
+        <v>367</v>
+      </c>
+      <c r="B146" t="s">
         <v>368</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C146" t="s">
         <v>369</v>
       </c>
       <c r="D146">
         <v>1</v>
       </c>
       <c r="E146">
-        <v>75</v>
+        <v>39</v>
       </c>
       <c r="F146">
-        <v>0.075</v>
-[...2 lines deleted...]
-        <v>242</v>
+        <v>0.039</v>
+      </c>
+      <c r="G146">
+        <v>20</v>
       </c>
       <c r="H146">
-        <v>169</v>
+        <v>176</v>
       </c>
       <c r="I146"/>
     </row>
     <row r="147">
       <c r="A147" t="s">
         <v>370</v>
       </c>
       <c r="B147" t="s">
         <v>371</v>
       </c>
       <c r="C147" t="s">
         <v>372</v>
       </c>
       <c r="D147">
         <v>1</v>
       </c>
       <c r="E147">
-        <v>3704</v>
+        <v>3</v>
       </c>
       <c r="F147">
-        <v>3.704</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.003</v>
+      </c>
+      <c r="G147"/>
       <c r="H147">
-        <v>170</v>
+        <v>177</v>
       </c>
       <c r="I147"/>
     </row>
     <row r="148">
       <c r="A148" t="s">
-        <v>370</v>
+        <v>373</v>
       </c>
       <c r="B148" t="s">
         <v>371</v>
       </c>
       <c r="C148" t="s">
-        <v>372</v>
+        <v>374</v>
       </c>
       <c r="D148">
         <v>1</v>
       </c>
       <c r="E148">
-        <v>3720</v>
+        <v>5</v>
       </c>
       <c r="F148">
-        <v>3.72</v>
-[...2 lines deleted...]
-        <v>65</v>
+        <v>0.005</v>
+      </c>
+      <c r="G148">
+        <v>20</v>
       </c>
       <c r="H148">
-        <v>171</v>
+        <v>178</v>
       </c>
       <c r="I148"/>
     </row>
     <row r="149">
       <c r="A149" t="s">
-        <v>373</v>
+        <v>375</v>
       </c>
       <c r="B149" t="s">
-        <v>228</v>
+        <v>371</v>
       </c>
       <c r="C149" t="s">
-        <v>374</v>
+        <v>376</v>
       </c>
       <c r="D149">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E149">
-        <v>4420</v>
+        <v>10</v>
       </c>
       <c r="F149">
-        <v>4.42</v>
-[...2 lines deleted...]
-        <v>375</v>
+        <v>0.02</v>
+      </c>
+      <c r="G149">
+        <v>20</v>
       </c>
       <c r="H149">
-        <v>172</v>
+        <v>179</v>
       </c>
       <c r="I149"/>
     </row>
     <row r="150">
       <c r="A150" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="B150" t="s">
-        <v>280</v>
+        <v>371</v>
       </c>
       <c r="C150" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
       <c r="D150">
         <v>1</v>
       </c>
       <c r="E150">
-        <v>345</v>
+        <v>17</v>
       </c>
       <c r="F150">
-        <v>0.345</v>
-[...2 lines deleted...]
-        <v>378</v>
+        <v>0.017</v>
+      </c>
+      <c r="G150">
+        <v>20</v>
       </c>
       <c r="H150">
-        <v>173</v>
+        <v>180</v>
       </c>
       <c r="I150"/>
     </row>
     <row r="151">
       <c r="A151" t="s">
         <v>379</v>
       </c>
       <c r="B151" t="s">
         <v>380</v>
       </c>
       <c r="C151" t="s">
         <v>381</v>
       </c>
       <c r="D151">
         <v>1</v>
       </c>
       <c r="E151">
-        <v>641</v>
+        <v>34</v>
       </c>
       <c r="F151">
-        <v>0.641</v>
+        <v>0.034</v>
       </c>
       <c r="G151" t="s">
-        <v>226</v>
+        <v>113</v>
       </c>
       <c r="H151">
-        <v>174</v>
+        <v>181</v>
       </c>
       <c r="I151"/>
     </row>
     <row r="152">
       <c r="A152" t="s">
         <v>382</v>
       </c>
       <c r="B152" t="s">
         <v>383</v>
       </c>
       <c r="C152" t="s">
         <v>384</v>
       </c>
       <c r="D152">
         <v>1</v>
       </c>
       <c r="E152">
-        <v>854</v>
+        <v>436</v>
       </c>
       <c r="F152">
-        <v>0.854</v>
+        <v>0.436</v>
       </c>
       <c r="G152" t="s">
-        <v>226</v>
+        <v>55</v>
       </c>
       <c r="H152">
-        <v>175</v>
+        <v>183</v>
       </c>
       <c r="I152"/>
     </row>
     <row r="153">
       <c r="A153" t="s">
         <v>385</v>
       </c>
       <c r="B153" t="s">
+        <v>282</v>
+      </c>
+      <c r="C153" t="s">
         <v>386</v>
       </c>
-      <c r="C153" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D153">
         <v>1</v>
       </c>
       <c r="E153">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="F153">
-        <v>0.039</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.036</v>
+      </c>
+      <c r="G153" t="s">
+        <v>257</v>
       </c>
       <c r="H153">
-        <v>176</v>
+        <v>184</v>
       </c>
       <c r="I153"/>
     </row>
     <row r="154">
       <c r="A154" t="s">
+        <v>387</v>
+      </c>
+      <c r="B154" t="s">
+        <v>174</v>
+      </c>
+      <c r="C154" t="s">
         <v>388</v>
       </c>
-      <c r="B154" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D154">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E154">
-        <v>3</v>
+        <v>16</v>
       </c>
       <c r="F154">
-        <v>0.003</v>
-[...1 lines deleted...]
-      <c r="G154"/>
+        <v>0.032</v>
+      </c>
+      <c r="G154">
+        <v>20</v>
+      </c>
       <c r="H154">
-        <v>177</v>
+        <v>185</v>
       </c>
       <c r="I154"/>
     </row>
     <row r="155">
       <c r="A155" t="s">
+        <v>389</v>
+      </c>
+      <c r="B155" t="s">
+        <v>390</v>
+      </c>
+      <c r="C155" t="s">
         <v>391</v>
       </c>
-      <c r="B155" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D155">
         <v>1</v>
       </c>
       <c r="E155">
-        <v>5</v>
+        <v>47</v>
       </c>
       <c r="F155">
-        <v>0.005</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.047</v>
+      </c>
+      <c r="G155" t="s">
+        <v>257</v>
       </c>
       <c r="H155">
-        <v>178</v>
+        <v>186</v>
       </c>
       <c r="I155"/>
     </row>
     <row r="156">
       <c r="A156" t="s">
+        <v>392</v>
+      </c>
+      <c r="B156" t="s">
+        <v>152</v>
+      </c>
+      <c r="C156" t="s">
         <v>393</v>
       </c>
-      <c r="B156" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D156">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E156">
-        <v>10</v>
+        <v>34</v>
       </c>
       <c r="F156">
-        <v>0.02</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.034</v>
+      </c>
+      <c r="G156"/>
       <c r="H156">
-        <v>179</v>
+        <v>187</v>
       </c>
       <c r="I156"/>
     </row>
     <row r="157">
       <c r="A157" t="s">
+        <v>394</v>
+      </c>
+      <c r="B157" t="s">
         <v>395</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="C157" t="s">
         <v>396</v>
       </c>
       <c r="D157">
         <v>1</v>
       </c>
       <c r="E157">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F157">
-        <v>0.017</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.02</v>
+      </c>
+      <c r="G157" t="s">
+        <v>113</v>
       </c>
       <c r="H157">
-        <v>180</v>
+        <v>188</v>
       </c>
       <c r="I157"/>
     </row>
     <row r="158">
       <c r="A158" t="s">
         <v>397</v>
       </c>
       <c r="B158" t="s">
         <v>398</v>
       </c>
       <c r="C158" t="s">
         <v>399</v>
       </c>
       <c r="D158">
         <v>1</v>
       </c>
       <c r="E158">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="F158">
-        <v>0.034</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.011</v>
+      </c>
+      <c r="G158"/>
       <c r="H158">
-        <v>181</v>
+        <v>189</v>
       </c>
       <c r="I158"/>
     </row>
     <row r="159">
       <c r="A159" t="s">
         <v>400</v>
       </c>
       <c r="B159" t="s">
+        <v>390</v>
+      </c>
+      <c r="C159" t="s">
         <v>401</v>
       </c>
-      <c r="C159" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D159">
         <v>1</v>
       </c>
       <c r="E159">
-        <v>436</v>
+        <v>24</v>
       </c>
       <c r="F159">
-        <v>0.436</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.024</v>
+      </c>
+      <c r="G159"/>
       <c r="H159">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="I159"/>
     </row>
     <row r="160">
       <c r="A160" t="s">
+        <v>402</v>
+      </c>
+      <c r="B160" t="s">
         <v>403</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="C160" t="s">
         <v>404</v>
       </c>
       <c r="D160">
         <v>1</v>
       </c>
       <c r="E160">
-        <v>36</v>
+        <v>24</v>
       </c>
       <c r="F160">
-        <v>0.036</v>
-[...2 lines deleted...]
-        <v>275</v>
+        <v>0.024</v>
+      </c>
+      <c r="G160">
+        <v>20</v>
       </c>
       <c r="H160">
-        <v>184</v>
+        <v>191</v>
       </c>
       <c r="I160"/>
     </row>
     <row r="161">
       <c r="A161" t="s">
         <v>405</v>
       </c>
       <c r="B161" t="s">
-        <v>192</v>
+        <v>158</v>
       </c>
       <c r="C161" t="s">
         <v>406</v>
       </c>
       <c r="D161">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E161">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="F161">
-        <v>0.032</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.009</v>
+      </c>
+      <c r="G161" t="s">
+        <v>113</v>
       </c>
       <c r="H161">
-        <v>185</v>
+        <v>192</v>
       </c>
       <c r="I161"/>
     </row>
     <row r="162">
       <c r="A162" t="s">
         <v>407</v>
       </c>
       <c r="B162" t="s">
+        <v>158</v>
+      </c>
+      <c r="C162" t="s">
         <v>408</v>
       </c>
-      <c r="C162" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D162">
         <v>1</v>
       </c>
       <c r="E162">
-        <v>47</v>
+        <v>165</v>
       </c>
       <c r="F162">
-        <v>0.047</v>
+        <v>0.165</v>
       </c>
       <c r="G162" t="s">
-        <v>275</v>
+        <v>130</v>
       </c>
       <c r="H162">
-        <v>186</v>
+        <v>193</v>
       </c>
       <c r="I162"/>
     </row>
     <row r="163">
       <c r="A163" t="s">
+        <v>409</v>
+      </c>
+      <c r="B163" t="s">
         <v>410</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="C163" t="s">
         <v>411</v>
       </c>
       <c r="D163">
         <v>1</v>
       </c>
       <c r="E163">
-        <v>34</v>
+        <v>557</v>
       </c>
       <c r="F163">
-        <v>0.034</v>
-[...1 lines deleted...]
-      <c r="G163"/>
+        <v>0.557</v>
+      </c>
+      <c r="G163" t="s">
+        <v>130</v>
+      </c>
       <c r="H163">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="I163"/>
     </row>
     <row r="164">
       <c r="A164" t="s">
         <v>412</v>
       </c>
       <c r="B164" t="s">
+        <v>395</v>
+      </c>
+      <c r="C164" t="s">
         <v>413</v>
       </c>
-      <c r="C164" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D164">
         <v>1</v>
       </c>
       <c r="E164">
-        <v>20</v>
+        <v>720</v>
       </c>
       <c r="F164">
-        <v>0.02</v>
+        <v>0.72</v>
       </c>
       <c r="G164" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="H164">
-        <v>188</v>
+        <v>195</v>
       </c>
       <c r="I164"/>
     </row>
     <row r="165">
       <c r="A165" t="s">
+        <v>414</v>
+      </c>
+      <c r="B165" t="s">
+        <v>390</v>
+      </c>
+      <c r="C165" t="s">
         <v>415</v>
       </c>
-      <c r="B165" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D165">
         <v>1</v>
       </c>
       <c r="E165">
-        <v>11</v>
+        <v>227</v>
       </c>
       <c r="F165">
-        <v>0.011</v>
-[...1 lines deleted...]
-      <c r="G165"/>
+        <v>0.227</v>
+      </c>
+      <c r="G165" t="s">
+        <v>130</v>
+      </c>
       <c r="H165">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="I165"/>
     </row>
     <row r="166">
       <c r="A166" t="s">
-        <v>418</v>
+        <v>416</v>
       </c>
       <c r="B166" t="s">
-        <v>408</v>
+        <v>26</v>
       </c>
       <c r="C166" t="s">
-        <v>419</v>
+        <v>417</v>
       </c>
       <c r="D166">
         <v>1</v>
       </c>
       <c r="E166">
-        <v>24</v>
+        <v>41</v>
       </c>
       <c r="F166">
-        <v>0.024</v>
-[...1 lines deleted...]
-      <c r="G166"/>
+        <v>0.041</v>
+      </c>
+      <c r="G166" t="s">
+        <v>113</v>
+      </c>
       <c r="H166">
-        <v>190</v>
+        <v>198</v>
       </c>
       <c r="I166"/>
     </row>
     <row r="167">
       <c r="A167" t="s">
-        <v>420</v>
+        <v>418</v>
       </c>
       <c r="B167" t="s">
-        <v>421</v>
+        <v>26</v>
       </c>
       <c r="C167" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="D167">
         <v>1</v>
       </c>
       <c r="E167">
-        <v>24</v>
+        <v>70</v>
       </c>
       <c r="F167">
-        <v>0.024</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>0.07</v>
+      </c>
+      <c r="G167" t="s">
+        <v>130</v>
       </c>
       <c r="H167">
-        <v>191</v>
+        <v>199</v>
       </c>
       <c r="I167"/>
     </row>
     <row r="168">
       <c r="A168" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
       <c r="B168" t="s">
-        <v>174</v>
+        <v>92</v>
       </c>
       <c r="C168" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="D168">
         <v>1</v>
       </c>
       <c r="E168">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F168">
-        <v>0.009</v>
+        <v>0.028</v>
       </c>
       <c r="G168" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H168">
-        <v>192</v>
+        <v>200</v>
       </c>
       <c r="I168"/>
     </row>
     <row r="169">
       <c r="A169" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="B169" t="s">
-        <v>174</v>
+        <v>210</v>
       </c>
       <c r="C169" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
       <c r="D169">
         <v>1</v>
       </c>
       <c r="E169">
-        <v>165</v>
+        <v>72</v>
       </c>
       <c r="F169">
-        <v>0.165</v>
+        <v>0.072</v>
       </c>
       <c r="G169" t="s">
-        <v>141</v>
+        <v>224</v>
       </c>
       <c r="H169">
-        <v>193</v>
+        <v>201</v>
       </c>
       <c r="I169"/>
     </row>
     <row r="170">
       <c r="A170" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="B170" t="s">
-        <v>428</v>
+        <v>210</v>
       </c>
       <c r="C170" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="D170">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E170">
-        <v>557</v>
+        <v>6.5</v>
       </c>
       <c r="F170">
-        <v>0.557</v>
+        <v>0.019</v>
       </c>
       <c r="G170" t="s">
-        <v>141</v>
+        <v>294</v>
       </c>
       <c r="H170">
-        <v>194</v>
+        <v>202</v>
       </c>
       <c r="I170"/>
     </row>
     <row r="171">
       <c r="A171" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
       <c r="B171" t="s">
-        <v>413</v>
+        <v>210</v>
       </c>
       <c r="C171" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="D171">
         <v>1</v>
       </c>
       <c r="E171">
-        <v>720</v>
+        <v>234</v>
       </c>
       <c r="F171">
-        <v>0.72</v>
+        <v>0.234</v>
       </c>
       <c r="G171" t="s">
-        <v>141</v>
+        <v>257</v>
       </c>
       <c r="H171">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="I171"/>
     </row>
     <row r="172">
       <c r="A172" t="s">
-        <v>432</v>
+        <v>428</v>
       </c>
       <c r="B172" t="s">
-        <v>408</v>
+        <v>429</v>
       </c>
       <c r="C172" t="s">
-        <v>433</v>
+        <v>430</v>
       </c>
       <c r="D172">
         <v>1</v>
       </c>
       <c r="E172">
-        <v>227</v>
+        <v>168</v>
       </c>
       <c r="F172">
-        <v>0.227</v>
+        <v>0.168</v>
       </c>
       <c r="G172" t="s">
-        <v>141</v>
+        <v>431</v>
       </c>
       <c r="H172">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="I172"/>
     </row>
     <row r="173">
       <c r="A173" t="s">
-        <v>434</v>
+        <v>432</v>
       </c>
       <c r="B173" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C173" t="s">
-        <v>435</v>
+        <v>433</v>
       </c>
       <c r="D173">
         <v>1</v>
       </c>
       <c r="E173">
-        <v>67</v>
+        <v>387</v>
       </c>
       <c r="F173">
-        <v>0.067</v>
+        <v>0.387</v>
       </c>
       <c r="G173" t="s">
-        <v>55</v>
+        <v>431</v>
       </c>
       <c r="H173">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="I173"/>
     </row>
     <row r="174">
       <c r="A174" t="s">
+        <v>434</v>
+      </c>
+      <c r="B174" t="s">
+        <v>435</v>
+      </c>
+      <c r="C174" t="s">
         <v>436</v>
       </c>
-      <c r="B174" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D174">
         <v>1</v>
       </c>
       <c r="E174">
-        <v>41</v>
+        <v>5</v>
       </c>
       <c r="F174">
-        <v>0.041</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.005</v>
+      </c>
+      <c r="G174"/>
       <c r="H174">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="I174"/>
     </row>
     <row r="175">
       <c r="A175" t="s">
+        <v>437</v>
+      </c>
+      <c r="B175" t="s">
+        <v>36</v>
+      </c>
+      <c r="C175" t="s">
         <v>438</v>
       </c>
-      <c r="B175" t="s">
-[...2 lines deleted...]
-      <c r="C175" t="s">
+      <c r="D175">
+        <v>3</v>
+      </c>
+      <c r="E175">
+        <v>124</v>
+      </c>
+      <c r="F175">
+        <v>0.372</v>
+      </c>
+      <c r="G175" t="s">
+        <v>304</v>
+      </c>
+      <c r="H175">
+        <v>207</v>
+      </c>
+      <c r="I175" t="s">
         <v>439</v>
       </c>
-      <c r="D175">
-[...14 lines deleted...]
-      <c r="I175"/>
     </row>
     <row r="176">
       <c r="A176" t="s">
         <v>440</v>
       </c>
       <c r="B176" t="s">
-        <v>104</v>
+        <v>36</v>
       </c>
       <c r="C176" t="s">
         <v>441</v>
       </c>
       <c r="D176">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E176">
-        <v>28</v>
+        <v>58</v>
       </c>
       <c r="F176">
-        <v>0.028</v>
+        <v>0.116</v>
       </c>
       <c r="G176" t="s">
-        <v>124</v>
+        <v>304</v>
       </c>
       <c r="H176">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="I176"/>
+        <v>208</v>
+      </c>
+      <c r="I176" t="s">
+        <v>442</v>
+      </c>
     </row>
     <row r="177">
       <c r="A177" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="B177" t="s">
-        <v>228</v>
+        <v>36</v>
       </c>
       <c r="C177" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="D177">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E177">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="F177">
-        <v>0.072</v>
+        <v>0.14</v>
       </c>
       <c r="G177" t="s">
-        <v>242</v>
+        <v>304</v>
       </c>
       <c r="H177">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="I177"/>
+        <v>209</v>
+      </c>
+      <c r="I177" t="s">
+        <v>445</v>
+      </c>
     </row>
     <row r="178">
       <c r="A178" t="s">
-        <v>444</v>
+        <v>446</v>
       </c>
       <c r="B178" t="s">
-        <v>228</v>
+        <v>36</v>
       </c>
       <c r="C178" t="s">
-        <v>445</v>
+        <v>447</v>
       </c>
       <c r="D178">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E178">
-        <v>6.5</v>
+        <v>296</v>
       </c>
       <c r="F178">
-        <v>0.019</v>
+        <v>0.296</v>
       </c>
       <c r="G178" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="H178">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="I178"/>
+        <v>210</v>
+      </c>
+      <c r="I178" t="s">
+        <v>448</v>
+      </c>
     </row>
     <row r="179">
       <c r="A179" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="B179" t="s">
-        <v>228</v>
+        <v>36</v>
       </c>
       <c r="C179" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="D179">
         <v>1</v>
       </c>
       <c r="E179">
-        <v>234</v>
+        <v>443</v>
       </c>
       <c r="F179">
-        <v>0.234</v>
+        <v>0.443</v>
       </c>
       <c r="G179" t="s">
-        <v>275</v>
+        <v>208</v>
       </c>
       <c r="H179">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="I179"/>
+        <v>211</v>
+      </c>
+      <c r="I179" t="s">
+        <v>451</v>
+      </c>
     </row>
     <row r="180">
       <c r="A180" t="s">
-        <v>448</v>
+        <v>452</v>
       </c>
       <c r="B180" t="s">
-        <v>449</v>
+        <v>36</v>
       </c>
       <c r="C180" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="D180">
         <v>1</v>
       </c>
       <c r="E180">
-        <v>168</v>
+        <v>1180</v>
       </c>
       <c r="F180">
-        <v>0.168</v>
+        <v>1.18</v>
       </c>
       <c r="G180" t="s">
-        <v>451</v>
+        <v>208</v>
       </c>
       <c r="H180">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="I180"/>
+        <v>212</v>
+      </c>
+      <c r="I180" t="s">
+        <v>454</v>
+      </c>
     </row>
     <row r="181">
       <c r="A181" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="B181" t="s">
-        <v>101</v>
+        <v>36</v>
       </c>
       <c r="C181" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D181">
         <v>1</v>
       </c>
       <c r="E181">
-        <v>387</v>
+        <v>302</v>
       </c>
       <c r="F181">
-        <v>0.387</v>
+        <v>0.302</v>
       </c>
       <c r="G181" t="s">
-        <v>451</v>
+        <v>304</v>
       </c>
       <c r="H181">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="I181"/>
+        <v>213</v>
+      </c>
+      <c r="I181" t="s">
+        <v>457</v>
+      </c>
     </row>
     <row r="182">
       <c r="A182" t="s">
-        <v>454</v>
+        <v>458</v>
       </c>
       <c r="B182" t="s">
-        <v>455</v>
+        <v>36</v>
       </c>
       <c r="C182" t="s">
-        <v>456</v>
+        <v>459</v>
       </c>
       <c r="D182">
         <v>1</v>
       </c>
       <c r="E182">
-        <v>5</v>
+        <v>133</v>
       </c>
       <c r="F182">
-        <v>0.005</v>
-[...1 lines deleted...]
-      <c r="G182"/>
+        <v>0.133</v>
+      </c>
+      <c r="G182" t="s">
+        <v>304</v>
+      </c>
       <c r="H182">
-        <v>206</v>
-[...1 lines deleted...]
-      <c r="I182"/>
+        <v>214</v>
+      </c>
+      <c r="I182" t="s">
+        <v>460</v>
+      </c>
     </row>
     <row r="183">
       <c r="A183" t="s">
-        <v>457</v>
+        <v>461</v>
       </c>
       <c r="B183" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="C183" t="s">
-        <v>458</v>
+        <v>462</v>
       </c>
       <c r="D183">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E183">
-        <v>124</v>
+        <v>35</v>
       </c>
       <c r="F183">
-        <v>0.372</v>
+        <v>0.035</v>
       </c>
       <c r="G183" t="s">
-        <v>322</v>
+        <v>463</v>
       </c>
       <c r="H183">
-        <v>207</v>
+        <v>216</v>
       </c>
       <c r="I183" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="B184" t="s">
-        <v>40</v>
+        <v>395</v>
       </c>
       <c r="C184" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D184">
         <v>2</v>
       </c>
       <c r="E184">
-        <v>58</v>
+        <v>310</v>
       </c>
       <c r="F184">
-        <v>0.116</v>
+        <v>0.62</v>
       </c>
       <c r="G184" t="s">
-        <v>322</v>
+        <v>463</v>
       </c>
       <c r="H184">
-        <v>208</v>
-[...3 lines deleted...]
-      </c>
+        <v>217</v>
+      </c>
+      <c r="I184"/>
     </row>
     <row r="185">
       <c r="A185" t="s">
-        <v>463</v>
+        <v>467</v>
       </c>
       <c r="B185" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C185" t="s">
-        <v>464</v>
+        <v>468</v>
       </c>
       <c r="D185">
-        <v>2</v>
+        <v>16</v>
       </c>
       <c r="E185">
-        <v>70</v>
+        <v>51</v>
       </c>
       <c r="F185">
-        <v>0.14</v>
+        <v>0.816</v>
       </c>
       <c r="G185" t="s">
-        <v>322</v>
+        <v>107</v>
       </c>
       <c r="H185">
-        <v>209</v>
-[...3 lines deleted...]
-      </c>
+        <v>218</v>
+      </c>
+      <c r="I185"/>
     </row>
     <row r="186">
       <c r="A186" t="s">
-        <v>466</v>
+        <v>469</v>
       </c>
       <c r="B186" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C186" t="s">
-        <v>467</v>
+        <v>470</v>
       </c>
       <c r="D186">
         <v>1</v>
       </c>
       <c r="E186">
-        <v>296</v>
+        <v>57</v>
       </c>
       <c r="F186">
-        <v>0.296</v>
+        <v>0.057</v>
       </c>
       <c r="G186" t="s">
-        <v>322</v>
+        <v>59</v>
       </c>
       <c r="H186">
-        <v>210</v>
-[...3 lines deleted...]
-      </c>
+        <v>219</v>
+      </c>
+      <c r="I186"/>
     </row>
     <row r="187">
       <c r="A187" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="B187" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C187" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="D187">
         <v>1</v>
       </c>
       <c r="E187">
-        <v>443</v>
+        <v>113</v>
       </c>
       <c r="F187">
-        <v>0.443</v>
+        <v>0.113</v>
       </c>
       <c r="G187" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
       <c r="H187">
-        <v>211</v>
-[...3 lines deleted...]
-      </c>
+        <v>220</v>
+      </c>
+      <c r="I187"/>
     </row>
     <row r="188">
       <c r="A188" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="B188" t="s">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="C188" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="D188">
         <v>1</v>
       </c>
       <c r="E188">
-        <v>1180</v>
+        <v>86</v>
       </c>
       <c r="F188">
-        <v>1.18</v>
+        <v>0.086</v>
       </c>
       <c r="G188" t="s">
-        <v>226</v>
+        <v>59</v>
       </c>
       <c r="H188">
-        <v>212</v>
-[...3 lines deleted...]
-      </c>
+        <v>221</v>
+      </c>
+      <c r="I188"/>
     </row>
     <row r="189">
       <c r="A189" t="s">
         <v>475</v>
       </c>
       <c r="B189" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C189" t="s">
         <v>476</v>
       </c>
       <c r="D189">
         <v>1</v>
       </c>
       <c r="E189">
-        <v>302</v>
+        <v>55</v>
       </c>
       <c r="F189">
-        <v>0.302</v>
+        <v>0.055</v>
       </c>
       <c r="G189" t="s">
-        <v>322</v>
+        <v>59</v>
       </c>
       <c r="H189">
-        <v>213</v>
-[...3 lines deleted...]
-      </c>
+        <v>222</v>
+      </c>
+      <c r="I189"/>
     </row>
     <row r="190">
       <c r="A190" t="s">
+        <v>477</v>
+      </c>
+      <c r="B190" t="s">
+        <v>210</v>
+      </c>
+      <c r="C190" t="s">
         <v>478</v>
       </c>
-      <c r="B190" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D190">
         <v>1</v>
       </c>
       <c r="E190">
-        <v>133</v>
+        <v>48</v>
       </c>
       <c r="F190">
-        <v>0.133</v>
+        <v>0.048</v>
       </c>
       <c r="G190" t="s">
-        <v>322</v>
+        <v>59</v>
       </c>
       <c r="H190">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>223</v>
+      </c>
+      <c r="I190"/>
     </row>
     <row r="191">
       <c r="A191" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
       <c r="B191" t="s">
-        <v>40</v>
+        <v>210</v>
       </c>
       <c r="C191" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="D191">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="E191">
-        <v>35</v>
+        <v>118</v>
       </c>
       <c r="F191">
-        <v>0.035</v>
+        <v>1.888</v>
       </c>
       <c r="G191" t="s">
-        <v>483</v>
+        <v>257</v>
       </c>
       <c r="H191">
-        <v>216</v>
-[...3 lines deleted...]
-      </c>
+        <v>224</v>
+      </c>
+      <c r="I191"/>
     </row>
     <row r="192">
       <c r="A192" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="B192" t="s">
-        <v>413</v>
+        <v>482</v>
       </c>
       <c r="C192" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D192">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E192">
-        <v>310</v>
+        <v>986</v>
       </c>
       <c r="F192">
-        <v>0.62</v>
+        <v>0.986</v>
       </c>
       <c r="G192" t="s">
-        <v>483</v>
+        <v>49</v>
       </c>
       <c r="H192">
-        <v>217</v>
+        <v>226</v>
       </c>
       <c r="I192"/>
     </row>
     <row r="193">
       <c r="A193" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
       <c r="B193" t="s">
-        <v>228</v>
+        <v>398</v>
       </c>
       <c r="C193" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="D193">
-        <v>16</v>
+        <v>3</v>
       </c>
       <c r="E193">
-        <v>51</v>
+        <v>1121</v>
       </c>
       <c r="F193">
-        <v>0.816</v>
+        <v>3.363</v>
       </c>
       <c r="G193" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="H193">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="I193"/>
     </row>
     <row r="194">
       <c r="A194" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="B194" t="s">
+        <v>158</v>
+      </c>
+      <c r="C194" t="s">
+        <v>487</v>
+      </c>
+      <c r="D194">
+        <v>1</v>
+      </c>
+      <c r="E194">
+        <v>18</v>
+      </c>
+      <c r="F194">
+        <v>0.018</v>
+      </c>
+      <c r="G194" t="s">
+        <v>113</v>
+      </c>
+      <c r="H194">
         <v>228</v>
-      </c>
-[...16 lines deleted...]
-        <v>219</v>
       </c>
       <c r="I194"/>
     </row>
     <row r="195">
       <c r="A195" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="B195" t="s">
-        <v>228</v>
+        <v>158</v>
       </c>
       <c r="C195" t="s">
-        <v>492</v>
+        <v>489</v>
       </c>
       <c r="D195">
         <v>1</v>
       </c>
       <c r="E195">
+        <v>20</v>
+      </c>
+      <c r="F195">
+        <v>0.02</v>
+      </c>
+      <c r="G195" t="s">
         <v>113</v>
       </c>
-      <c r="F195">
-[...4 lines deleted...]
-      </c>
       <c r="H195">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="I195"/>
     </row>
     <row r="196">
       <c r="A196" t="s">
-        <v>493</v>
+        <v>490</v>
       </c>
       <c r="B196" t="s">
-        <v>238</v>
+        <v>491</v>
       </c>
       <c r="C196" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="D196">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E196">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="F196">
-        <v>0.086</v>
+        <v>0.63</v>
       </c>
       <c r="G196" t="s">
-        <v>69</v>
+        <v>257</v>
       </c>
       <c r="H196">
-        <v>221</v>
+        <v>230</v>
       </c>
       <c r="I196"/>
     </row>
     <row r="197">
       <c r="A197" t="s">
+        <v>493</v>
+      </c>
+      <c r="B197" t="s">
+        <v>80</v>
+      </c>
+      <c r="C197" t="s">
+        <v>494</v>
+      </c>
+      <c r="D197">
+        <v>1</v>
+      </c>
+      <c r="E197">
+        <v>35</v>
+      </c>
+      <c r="F197">
+        <v>0.035</v>
+      </c>
+      <c r="G197" t="s">
         <v>495</v>
       </c>
-      <c r="B197" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H197">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="I197"/>
     </row>
     <row r="198">
       <c r="A198" t="s">
+        <v>496</v>
+      </c>
+      <c r="B198" t="s">
+        <v>395</v>
+      </c>
+      <c r="C198" t="s">
         <v>497</v>
       </c>
-      <c r="B198" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D198">
         <v>1</v>
       </c>
       <c r="E198">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F198">
-        <v>0.048</v>
+        <v>0.045</v>
       </c>
       <c r="G198" t="s">
-        <v>69</v>
+        <v>495</v>
       </c>
       <c r="H198">
-        <v>223</v>
+        <v>232</v>
       </c>
       <c r="I198"/>
     </row>
     <row r="199">
       <c r="A199" t="s">
+        <v>498</v>
+      </c>
+      <c r="B199" t="s">
         <v>499</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="C199" t="s">
         <v>500</v>
       </c>
       <c r="D199">
-        <v>16</v>
+        <v>1</v>
       </c>
       <c r="E199">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="F199">
-        <v>1.888</v>
+        <v>0.086</v>
       </c>
       <c r="G199" t="s">
-        <v>275</v>
+        <v>130</v>
       </c>
       <c r="H199">
-        <v>224</v>
+        <v>233</v>
       </c>
       <c r="I199"/>
     </row>
     <row r="200">
       <c r="A200" t="s">
         <v>501</v>
       </c>
       <c r="B200" t="s">
-        <v>228</v>
+        <v>502</v>
       </c>
       <c r="C200" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="D200">
-        <v>2</v>
+        <v>95</v>
       </c>
       <c r="E200">
+        <v>1</v>
+      </c>
+      <c r="F200">
+        <v>0.095</v>
+      </c>
+      <c r="G200" t="s">
+        <v>463</v>
+      </c>
+      <c r="H200">
         <v>234</v>
-      </c>
-[...7 lines deleted...]
-        <v>225</v>
       </c>
       <c r="I200"/>
     </row>
     <row r="201">
       <c r="A201" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="B201" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="C201" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="D201">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E201">
-        <v>986</v>
+        <v>0.6</v>
       </c>
       <c r="F201">
-        <v>0.986</v>
+        <v>0.001</v>
       </c>
       <c r="G201" t="s">
-        <v>59</v>
+        <v>507</v>
       </c>
       <c r="H201">
-        <v>226</v>
+        <v>235</v>
       </c>
       <c r="I201"/>
     </row>
     <row r="202">
       <c r="A202" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
       <c r="B202" t="s">
-        <v>416</v>
+        <v>509</v>
       </c>
       <c r="C202" t="s">
-        <v>507</v>
+        <v>510</v>
       </c>
       <c r="D202">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="E202">
-        <v>1121</v>
+        <v>64</v>
       </c>
       <c r="F202">
-        <v>3.363</v>
+        <v>0.64</v>
       </c>
       <c r="G202" t="s">
-        <v>59</v>
+        <v>511</v>
       </c>
       <c r="H202">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="I202"/>
     </row>
     <row r="203">
       <c r="A203" t="s">
-        <v>508</v>
+        <v>512</v>
       </c>
       <c r="B203" t="s">
-        <v>174</v>
+        <v>89</v>
       </c>
       <c r="C203" t="s">
-        <v>509</v>
+        <v>513</v>
       </c>
       <c r="D203">
-        <v>1</v>
+        <v>10</v>
       </c>
       <c r="E203">
-        <v>18</v>
+        <v>56</v>
       </c>
       <c r="F203">
-        <v>0.018</v>
+        <v>0.56</v>
       </c>
       <c r="G203" t="s">
-        <v>124</v>
+        <v>495</v>
       </c>
       <c r="H203">
-        <v>228</v>
+        <v>240</v>
       </c>
       <c r="I203"/>
     </row>
     <row r="204">
       <c r="A204" t="s">
-        <v>510</v>
+        <v>514</v>
       </c>
       <c r="B204" t="s">
-        <v>174</v>
+        <v>89</v>
       </c>
       <c r="C204" t="s">
-        <v>511</v>
+        <v>515</v>
       </c>
       <c r="D204">
         <v>1</v>
       </c>
       <c r="E204">
-        <v>20</v>
+        <v>36</v>
       </c>
       <c r="F204">
-        <v>0.02</v>
+        <v>0.036</v>
       </c>
       <c r="G204" t="s">
-        <v>124</v>
+        <v>294</v>
       </c>
       <c r="H204">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="I204"/>
     </row>
     <row r="205">
       <c r="A205" t="s">
-        <v>512</v>
+        <v>516</v>
       </c>
       <c r="B205" t="s">
-        <v>513</v>
+        <v>89</v>
       </c>
       <c r="C205" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="D205">
-        <v>7</v>
+        <v>1</v>
       </c>
       <c r="E205">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="F205">
-        <v>0.63</v>
+        <v>0.03</v>
       </c>
       <c r="G205" t="s">
-        <v>275</v>
+        <v>294</v>
       </c>
       <c r="H205">
-        <v>230</v>
+        <v>242</v>
       </c>
       <c r="I205"/>
     </row>
     <row r="206">
       <c r="A206" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="B206" t="s">
-        <v>78</v>
+        <v>89</v>
       </c>
       <c r="C206" t="s">
-        <v>516</v>
+        <v>519</v>
       </c>
       <c r="D206">
         <v>1</v>
       </c>
       <c r="E206">
-        <v>35</v>
+        <v>30</v>
       </c>
       <c r="F206">
-        <v>0.035</v>
+        <v>0.03</v>
       </c>
       <c r="G206" t="s">
-        <v>517</v>
+        <v>294</v>
       </c>
       <c r="H206">
-        <v>231</v>
+        <v>243</v>
       </c>
       <c r="I206"/>
     </row>
     <row r="207">
       <c r="A207" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="B207" t="s">
-        <v>413</v>
+        <v>89</v>
       </c>
       <c r="C207" t="s">
-        <v>519</v>
+        <v>521</v>
       </c>
       <c r="D207">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E207">
-        <v>45</v>
+        <v>6</v>
       </c>
       <c r="F207">
-        <v>0.045</v>
+        <v>0.018</v>
       </c>
       <c r="G207" t="s">
-        <v>517</v>
+        <v>113</v>
       </c>
       <c r="H207">
-        <v>232</v>
+        <v>244</v>
       </c>
       <c r="I207"/>
     </row>
     <row r="208">
       <c r="A208" t="s">
-        <v>520</v>
+        <v>522</v>
       </c>
       <c r="B208" t="s">
-        <v>521</v>
+        <v>89</v>
       </c>
       <c r="C208" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="D208">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E208">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="F208">
-        <v>0.086</v>
+        <v>0.01</v>
       </c>
       <c r="G208" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="H208">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="I208"/>
     </row>
     <row r="209">
       <c r="A209" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="B209" t="s">
-        <v>524</v>
+        <v>89</v>
       </c>
       <c r="C209" t="s">
         <v>525</v>
       </c>
       <c r="D209">
-        <v>95</v>
+        <v>1</v>
       </c>
       <c r="E209">
         <v>1</v>
       </c>
       <c r="F209">
-        <v>0.095</v>
+        <v>0.001</v>
       </c>
       <c r="G209" t="s">
-        <v>483</v>
+        <v>113</v>
       </c>
       <c r="H209">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="I209"/>
     </row>
     <row r="210">
       <c r="A210" t="s">
         <v>526</v>
       </c>
       <c r="B210" t="s">
+        <v>89</v>
+      </c>
+      <c r="C210" t="s">
         <v>527</v>
       </c>
-      <c r="C210" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D210">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E210">
-        <v>0.6</v>
+        <v>22</v>
       </c>
       <c r="F210">
-        <v>0.001</v>
+        <v>0.022</v>
       </c>
       <c r="G210" t="s">
-        <v>529</v>
+        <v>113</v>
       </c>
       <c r="H210">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="I210"/>
     </row>
     <row r="211">
       <c r="A211" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
       <c r="B211" t="s">
-        <v>531</v>
+        <v>89</v>
       </c>
       <c r="C211" t="s">
-        <v>532</v>
+        <v>529</v>
       </c>
       <c r="D211">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E211">
-        <v>64</v>
+        <v>51</v>
       </c>
       <c r="F211">
-        <v>0.64</v>
+        <v>0.051</v>
       </c>
       <c r="G211" t="s">
-        <v>533</v>
+        <v>136</v>
       </c>
       <c r="H211">
-        <v>239</v>
+        <v>248</v>
       </c>
       <c r="I211"/>
     </row>
     <row r="212">
       <c r="A212" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="B212" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C212" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="D212">
-        <v>10</v>
+        <v>1</v>
       </c>
       <c r="E212">
-        <v>56</v>
+        <v>19</v>
       </c>
       <c r="F212">
-        <v>0.56</v>
+        <v>0.019</v>
       </c>
       <c r="G212" t="s">
-        <v>517</v>
+        <v>113</v>
       </c>
       <c r="H212">
-        <v>240</v>
+        <v>249</v>
       </c>
       <c r="I212"/>
     </row>
     <row r="213">
       <c r="A213" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="B213" t="s">
-        <v>101</v>
+        <v>89</v>
       </c>
       <c r="C213" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="D213">
         <v>1</v>
       </c>
       <c r="E213">
-        <v>36</v>
+        <v>31.5</v>
       </c>
       <c r="F213">
-        <v>0.036</v>
+        <v>0.032</v>
       </c>
       <c r="G213" t="s">
-        <v>312</v>
+        <v>113</v>
       </c>
       <c r="H213">
-        <v>241</v>
+        <v>250</v>
       </c>
       <c r="I213"/>
     </row>
     <row r="214">
       <c r="A214" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="B214" t="s">
-        <v>101</v>
+        <v>371</v>
       </c>
       <c r="C214" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="D214">
         <v>1</v>
       </c>
       <c r="E214">
-        <v>30</v>
+        <v>3</v>
       </c>
       <c r="F214">
-        <v>0.03</v>
+        <v>0.003</v>
       </c>
       <c r="G214" t="s">
-        <v>312</v>
+        <v>113</v>
       </c>
       <c r="H214">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="I214"/>
     </row>
     <row r="215">
       <c r="A215" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="B215" t="s">
-        <v>101</v>
+        <v>371</v>
       </c>
       <c r="C215" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="D215">
         <v>1</v>
       </c>
       <c r="E215">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="F215">
-        <v>0.03</v>
+        <v>0.024</v>
       </c>
       <c r="G215" t="s">
-        <v>312</v>
+        <v>130</v>
       </c>
       <c r="H215">
-        <v>243</v>
-[...1 lines deleted...]
-      <c r="I215"/>
+        <v>252</v>
+      </c>
+      <c r="I215" t="s">
+        <v>538</v>
+      </c>
     </row>
     <row r="216">
       <c r="A216" t="s">
-        <v>542</v>
+        <v>539</v>
       </c>
       <c r="B216" t="s">
-        <v>101</v>
+        <v>540</v>
       </c>
       <c r="C216" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="D216">
+        <v>1</v>
+      </c>
+      <c r="E216">
         <v>3</v>
       </c>
-      <c r="E216">
-[...1 lines deleted...]
-      </c>
       <c r="F216">
-        <v>0.018</v>
+        <v>0.003</v>
       </c>
       <c r="G216" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H216">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="I216"/>
     </row>
     <row r="217">
       <c r="A217" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="B217" t="s">
-        <v>101</v>
+        <v>540</v>
       </c>
       <c r="C217" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
       <c r="D217">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E217">
-        <v>5</v>
+        <v>41.5</v>
       </c>
       <c r="F217">
-        <v>0.01</v>
+        <v>0.042</v>
       </c>
       <c r="G217" t="s">
-        <v>124</v>
+        <v>59</v>
       </c>
       <c r="H217">
-        <v>245</v>
+        <v>255</v>
       </c>
       <c r="I217"/>
     </row>
     <row r="218">
       <c r="A218" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="B218" t="s">
-        <v>101</v>
+        <v>174</v>
       </c>
       <c r="C218" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="D218">
         <v>1</v>
       </c>
       <c r="E218">
-        <v>1</v>
+        <v>175</v>
       </c>
       <c r="F218">
-        <v>0.001</v>
+        <v>0.175</v>
       </c>
       <c r="G218" t="s">
-        <v>124</v>
+        <v>257</v>
       </c>
       <c r="H218">
-        <v>246</v>
+        <v>256</v>
       </c>
       <c r="I218"/>
     </row>
     <row r="219">
       <c r="A219" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
       <c r="B219" t="s">
-        <v>101</v>
+        <v>80</v>
       </c>
       <c r="C219" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="D219">
         <v>1</v>
       </c>
       <c r="E219">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="F219">
-        <v>0.022</v>
+        <v>0.03</v>
       </c>
       <c r="G219" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H219">
-        <v>247</v>
+        <v>260</v>
       </c>
       <c r="I219"/>
     </row>
     <row r="220">
       <c r="A220" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="B220" t="s">
-        <v>101</v>
+        <v>57</v>
       </c>
       <c r="C220" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
       <c r="D220">
         <v>1</v>
       </c>
       <c r="E220">
-        <v>51</v>
+        <v>165</v>
       </c>
       <c r="F220">
-        <v>0.051</v>
+        <v>0.165</v>
       </c>
       <c r="G220" t="s">
-        <v>149</v>
+        <v>59</v>
       </c>
       <c r="H220">
-        <v>248</v>
+        <v>261</v>
       </c>
       <c r="I220"/>
     </row>
     <row r="221">
       <c r="A221" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="B221" t="s">
+        <v>51</v>
+      </c>
+      <c r="C221" t="s">
+        <v>551</v>
+      </c>
+      <c r="D221">
+        <v>1</v>
+      </c>
+      <c r="E221">
+        <v>100</v>
+      </c>
+      <c r="F221">
+        <v>0.1</v>
+      </c>
+      <c r="G221" t="s">
         <v>101</v>
       </c>
-      <c r="C221" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H221">
-        <v>249</v>
+        <v>262</v>
       </c>
       <c r="I221"/>
     </row>
     <row r="222">
       <c r="A222" t="s">
+        <v>552</v>
+      </c>
+      <c r="B222" t="s">
+        <v>553</v>
+      </c>
+      <c r="C222" t="s">
         <v>554</v>
       </c>
-      <c r="B222" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D222">
         <v>1</v>
       </c>
       <c r="E222">
-        <v>31.5</v>
+        <v>7</v>
       </c>
       <c r="F222">
-        <v>0.032</v>
+        <v>0.007</v>
       </c>
       <c r="G222" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H222">
-        <v>250</v>
+        <v>266</v>
       </c>
       <c r="I222"/>
     </row>
     <row r="223">
       <c r="A223" t="s">
+        <v>555</v>
+      </c>
+      <c r="B223" t="s">
+        <v>210</v>
+      </c>
+      <c r="C223" t="s">
         <v>556</v>
       </c>
-      <c r="B223" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D223">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E223">
-        <v>3</v>
+        <v>6</v>
       </c>
       <c r="F223">
-        <v>0.003</v>
+        <v>0.018</v>
       </c>
       <c r="G223" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H223">
-        <v>251</v>
+        <v>268</v>
       </c>
       <c r="I223"/>
     </row>
     <row r="224">
       <c r="A224" t="s">
+        <v>557</v>
+      </c>
+      <c r="B224" t="s">
+        <v>210</v>
+      </c>
+      <c r="C224" t="s">
         <v>558</v>
       </c>
-      <c r="B224" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D224">
         <v>1</v>
       </c>
       <c r="E224">
-        <v>24</v>
+        <v>13</v>
       </c>
       <c r="F224">
-        <v>0.024</v>
+        <v>0.013</v>
       </c>
       <c r="G224" t="s">
-        <v>141</v>
+        <v>113</v>
       </c>
       <c r="H224">
-        <v>252</v>
-[...3 lines deleted...]
-      </c>
+        <v>269</v>
+      </c>
+      <c r="I224"/>
     </row>
     <row r="225">
       <c r="A225" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
       <c r="B225" t="s">
-        <v>562</v>
+        <v>210</v>
       </c>
       <c r="C225" t="s">
-        <v>563</v>
+        <v>560</v>
       </c>
       <c r="D225">
         <v>1</v>
       </c>
       <c r="E225">
-        <v>3</v>
+        <v>21</v>
       </c>
       <c r="F225">
-        <v>0.003</v>
+        <v>0.021</v>
       </c>
       <c r="G225" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H225">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="I225"/>
     </row>
     <row r="226">
       <c r="A226" t="s">
-        <v>564</v>
+        <v>561</v>
       </c>
       <c r="B226" t="s">
+        <v>210</v>
+      </c>
+      <c r="C226" t="s">
         <v>562</v>
       </c>
-      <c r="C226" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D226">
         <v>1</v>
       </c>
       <c r="E226">
-        <v>41.5</v>
+        <v>13</v>
       </c>
       <c r="F226">
-        <v>0.042</v>
+        <v>0.013</v>
       </c>
       <c r="G226" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="H226">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="I226"/>
     </row>
     <row r="227">
       <c r="A227" t="s">
-        <v>566</v>
+        <v>563</v>
       </c>
       <c r="B227" t="s">
-        <v>192</v>
+        <v>220</v>
       </c>
       <c r="C227" t="s">
-        <v>567</v>
+        <v>564</v>
       </c>
       <c r="D227">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E227">
-        <v>175</v>
+        <v>5</v>
       </c>
       <c r="F227">
-        <v>0.175</v>
+        <v>0.01</v>
       </c>
       <c r="G227" t="s">
-        <v>275</v>
+        <v>113</v>
       </c>
       <c r="H227">
-        <v>256</v>
+        <v>272</v>
       </c>
       <c r="I227"/>
     </row>
     <row r="228">
       <c r="A228" t="s">
-        <v>568</v>
+        <v>565</v>
       </c>
       <c r="B228" t="s">
-        <v>40</v>
+        <v>220</v>
       </c>
       <c r="C228" t="s">
-        <v>569</v>
+        <v>566</v>
       </c>
       <c r="D228">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E228">
-        <v>650</v>
+        <v>4</v>
       </c>
       <c r="F228">
-        <v>0.65</v>
+        <v>0.008</v>
       </c>
       <c r="G228" t="s">
-        <v>242</v>
+        <v>113</v>
       </c>
       <c r="H228">
-        <v>258</v>
-[...3 lines deleted...]
-      </c>
+        <v>273</v>
+      </c>
+      <c r="I228"/>
     </row>
     <row r="229">
       <c r="A229" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="B229" t="s">
-        <v>78</v>
+        <v>220</v>
       </c>
       <c r="C229" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
       <c r="D229">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E229">
-        <v>30</v>
+        <v>1</v>
       </c>
       <c r="F229">
-        <v>0.03</v>
+        <v>0.002</v>
       </c>
       <c r="G229" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H229">
-        <v>260</v>
+        <v>274</v>
       </c>
       <c r="I229"/>
     </row>
     <row r="230">
       <c r="A230" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="B230" t="s">
-        <v>67</v>
+        <v>482</v>
       </c>
       <c r="C230" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="D230">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E230">
-        <v>165</v>
+        <v>13</v>
       </c>
       <c r="F230">
-        <v>0.165</v>
+        <v>0.065</v>
       </c>
       <c r="G230" t="s">
-        <v>69</v>
+        <v>113</v>
       </c>
       <c r="H230">
-        <v>261</v>
+        <v>275</v>
       </c>
       <c r="I230"/>
     </row>
     <row r="231">
       <c r="A231" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
       <c r="B231" t="s">
-        <v>61</v>
+        <v>210</v>
       </c>
       <c r="C231" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="D231">
         <v>1</v>
       </c>
       <c r="E231">
-        <v>100</v>
+        <v>17</v>
       </c>
       <c r="F231">
-        <v>0.1</v>
+        <v>0.017</v>
       </c>
       <c r="G231" t="s">
         <v>113</v>
       </c>
       <c r="H231">
-        <v>262</v>
+        <v>276</v>
       </c>
       <c r="I231"/>
     </row>
     <row r="232">
       <c r="A232" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="B232" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="C232" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="D232">
         <v>1</v>
       </c>
       <c r="E232">
-        <v>7</v>
+        <v>19</v>
       </c>
       <c r="F232">
-        <v>0.007</v>
+        <v>0.019</v>
       </c>
       <c r="G232" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H232">
-        <v>266</v>
+        <v>279</v>
       </c>
       <c r="I232"/>
     </row>
     <row r="233">
       <c r="A233" t="s">
-        <v>580</v>
+        <v>576</v>
       </c>
       <c r="B233" t="s">
-        <v>228</v>
+        <v>577</v>
       </c>
       <c r="C233" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="D233">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E233">
-        <v>6</v>
+        <v>2.5</v>
       </c>
       <c r="F233">
-        <v>0.018</v>
+        <v>0.003</v>
       </c>
       <c r="G233" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H233">
-        <v>268</v>
+        <v>280</v>
       </c>
       <c r="I233"/>
     </row>
     <row r="234">
       <c r="A234" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
       <c r="B234" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="C234" t="s">
-        <v>583</v>
+        <v>580</v>
       </c>
       <c r="D234">
         <v>1</v>
       </c>
       <c r="E234">
-        <v>13</v>
+        <v>9</v>
       </c>
       <c r="F234">
-        <v>0.013</v>
+        <v>0.009</v>
       </c>
       <c r="G234" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H234">
-        <v>269</v>
+        <v>281</v>
       </c>
       <c r="I234"/>
     </row>
     <row r="235">
       <c r="A235" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="B235" t="s">
-        <v>228</v>
+        <v>80</v>
       </c>
       <c r="C235" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="D235">
         <v>1</v>
       </c>
       <c r="E235">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="F235">
-        <v>0.021</v>
+        <v>0.008</v>
       </c>
       <c r="G235" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H235">
-        <v>270</v>
+        <v>282</v>
       </c>
       <c r="I235"/>
     </row>
     <row r="236">
       <c r="A236" t="s">
-        <v>586</v>
+        <v>583</v>
       </c>
       <c r="B236" t="s">
-        <v>228</v>
+        <v>210</v>
       </c>
       <c r="C236" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="D236">
         <v>1</v>
       </c>
       <c r="E236">
-        <v>13</v>
+        <v>29</v>
       </c>
       <c r="F236">
-        <v>0.013</v>
+        <v>0.029</v>
       </c>
       <c r="G236" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H236">
-        <v>271</v>
+        <v>284</v>
       </c>
       <c r="I236"/>
     </row>
     <row r="237">
       <c r="A237" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
       <c r="B237" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="C237" t="s">
-        <v>589</v>
+        <v>586</v>
       </c>
       <c r="D237">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E237">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="F237">
-        <v>0.01</v>
+        <v>0.016</v>
       </c>
       <c r="G237" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H237">
-        <v>272</v>
+        <v>285</v>
       </c>
       <c r="I237"/>
     </row>
     <row r="238">
       <c r="A238" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
       <c r="B238" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="C238" t="s">
-        <v>591</v>
+        <v>588</v>
       </c>
       <c r="D238">
+        <v>3</v>
+      </c>
+      <c r="E238">
         <v>2</v>
       </c>
-      <c r="E238">
-[...1 lines deleted...]
-      </c>
       <c r="F238">
-        <v>0.008</v>
+        <v>0.006</v>
       </c>
       <c r="G238" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H238">
-        <v>273</v>
+        <v>286</v>
       </c>
       <c r="I238"/>
     </row>
     <row r="239">
       <c r="A239" t="s">
-        <v>592</v>
+        <v>589</v>
       </c>
       <c r="B239" t="s">
-        <v>238</v>
+        <v>210</v>
       </c>
       <c r="C239" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="D239">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E239">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="F239">
-        <v>0.002</v>
+        <v>0.02</v>
       </c>
       <c r="G239" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H239">
-        <v>274</v>
+        <v>287</v>
       </c>
       <c r="I239"/>
     </row>
     <row r="240">
       <c r="A240" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="B240" t="s">
-        <v>504</v>
+        <v>220</v>
       </c>
       <c r="C240" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
       <c r="D240">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E240">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="F240">
-        <v>0.065</v>
+        <v>0.004</v>
       </c>
       <c r="G240" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H240">
-        <v>275</v>
+        <v>288</v>
       </c>
       <c r="I240"/>
     </row>
     <row r="241">
       <c r="A241" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="B241" t="s">
-        <v>228</v>
+        <v>220</v>
       </c>
       <c r="C241" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="D241">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E241">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="F241">
-        <v>0.017</v>
+        <v>0.002</v>
       </c>
       <c r="G241" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H241">
-        <v>276</v>
+        <v>289</v>
       </c>
       <c r="I241"/>
     </row>
     <row r="242">
       <c r="A242" t="s">
-        <v>598</v>
+        <v>595</v>
       </c>
       <c r="B242" t="s">
-        <v>599</v>
+        <v>267</v>
       </c>
       <c r="C242" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="D242">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E242">
-        <v>19</v>
+        <v>8</v>
       </c>
       <c r="F242">
-        <v>0.019</v>
+        <v>0.016</v>
       </c>
       <c r="G242" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H242">
-        <v>279</v>
+        <v>290</v>
       </c>
       <c r="I242"/>
     </row>
     <row r="243">
       <c r="A243" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="B243" t="s">
-        <v>602</v>
+        <v>210</v>
       </c>
       <c r="C243" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="D243">
         <v>1</v>
       </c>
       <c r="E243">
-        <v>2.5</v>
+        <v>30</v>
       </c>
       <c r="F243">
-        <v>0.003</v>
+        <v>0.03</v>
       </c>
       <c r="G243" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H243">
-        <v>280</v>
+        <v>291</v>
       </c>
       <c r="I243"/>
     </row>
     <row r="244">
       <c r="A244" t="s">
-        <v>604</v>
+        <v>599</v>
       </c>
       <c r="B244" t="s">
-        <v>238</v>
+        <v>262</v>
       </c>
       <c r="C244" t="s">
-        <v>605</v>
+        <v>600</v>
       </c>
       <c r="D244">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="E244">
-        <v>9</v>
+        <v>4</v>
       </c>
       <c r="F244">
-        <v>0.009</v>
+        <v>0.028</v>
       </c>
       <c r="G244" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H244">
-        <v>281</v>
+        <v>292</v>
       </c>
       <c r="I244"/>
     </row>
     <row r="245">
       <c r="A245" t="s">
-        <v>606</v>
+        <v>601</v>
       </c>
       <c r="B245" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
       <c r="C245" t="s">
-        <v>607</v>
+        <v>602</v>
       </c>
       <c r="D245">
         <v>1</v>
       </c>
       <c r="E245">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="F245">
-        <v>0.008</v>
+        <v>0.01</v>
       </c>
       <c r="G245" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H245">
-        <v>282</v>
+        <v>293</v>
       </c>
       <c r="I245"/>
     </row>
     <row r="246">
       <c r="A246" t="s">
-        <v>608</v>
+        <v>603</v>
       </c>
       <c r="B246" t="s">
-        <v>228</v>
+        <v>89</v>
       </c>
       <c r="C246" t="s">
-        <v>609</v>
+        <v>604</v>
       </c>
       <c r="D246">
         <v>1</v>
       </c>
       <c r="E246">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F246">
-        <v>0.029</v>
+        <v>0.009</v>
       </c>
       <c r="G246" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H246">
-        <v>284</v>
+        <v>294</v>
       </c>
       <c r="I246"/>
     </row>
     <row r="247">
       <c r="A247" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="B247" t="s">
-        <v>228</v>
+        <v>89</v>
       </c>
       <c r="C247" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
       <c r="D247">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E247">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="F247">
-        <v>0.016</v>
+        <v>0.005</v>
       </c>
       <c r="G247" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H247">
-        <v>285</v>
+        <v>295</v>
       </c>
       <c r="I247"/>
     </row>
     <row r="248">
       <c r="A248" t="s">
-        <v>612</v>
+        <v>607</v>
       </c>
       <c r="B248" t="s">
-        <v>228</v>
+        <v>89</v>
       </c>
       <c r="C248" t="s">
-        <v>613</v>
+        <v>608</v>
       </c>
       <c r="D248">
+        <v>1</v>
+      </c>
+      <c r="E248">
         <v>3</v>
       </c>
-      <c r="E248">
-[...1 lines deleted...]
-      </c>
       <c r="F248">
-        <v>0.006</v>
+        <v>0.003</v>
       </c>
       <c r="G248" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H248">
-        <v>286</v>
+        <v>296</v>
       </c>
       <c r="I248"/>
     </row>
     <row r="249">
       <c r="A249" t="s">
-        <v>614</v>
+        <v>609</v>
       </c>
       <c r="B249" t="s">
-        <v>228</v>
+        <v>89</v>
       </c>
       <c r="C249" t="s">
-        <v>615</v>
+        <v>610</v>
       </c>
       <c r="D249">
         <v>1</v>
       </c>
       <c r="E249">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="F249">
-        <v>0.02</v>
+        <v>0.008</v>
       </c>
       <c r="G249" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H249">
-        <v>287</v>
+        <v>297</v>
       </c>
       <c r="I249"/>
     </row>
     <row r="250">
       <c r="A250" t="s">
-        <v>616</v>
+        <v>611</v>
       </c>
       <c r="B250" t="s">
-        <v>238</v>
+        <v>553</v>
       </c>
       <c r="C250" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="D250">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E250">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="F250">
-        <v>0.004</v>
+        <v>0.01</v>
       </c>
       <c r="G250" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H250">
-        <v>288</v>
+        <v>298</v>
       </c>
       <c r="I250"/>
     </row>
     <row r="251">
       <c r="A251" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
       <c r="B251" t="s">
-        <v>238</v>
+        <v>220</v>
       </c>
       <c r="C251" t="s">
-        <v>619</v>
+        <v>614</v>
       </c>
       <c r="D251">
+        <v>1</v>
+      </c>
+      <c r="E251">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="F251">
         <v>0.002</v>
       </c>
       <c r="G251" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H251">
-        <v>289</v>
+        <v>299</v>
       </c>
       <c r="I251"/>
     </row>
     <row r="252">
       <c r="A252" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="B252" t="s">
-        <v>285</v>
+        <v>262</v>
       </c>
       <c r="C252" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
       <c r="D252">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E252">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="F252">
-        <v>0.016</v>
+        <v>0.005</v>
       </c>
       <c r="G252" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H252">
-        <v>290</v>
+        <v>300</v>
       </c>
       <c r="I252"/>
     </row>
     <row r="253">
       <c r="A253" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
       <c r="B253" t="s">
-        <v>228</v>
+        <v>395</v>
       </c>
       <c r="C253" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="D253">
         <v>1</v>
       </c>
       <c r="E253">
-        <v>30</v>
+        <v>4</v>
       </c>
       <c r="F253">
-        <v>0.03</v>
+        <v>0.004</v>
       </c>
       <c r="G253" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H253">
-        <v>291</v>
+        <v>302</v>
       </c>
       <c r="I253"/>
     </row>
     <row r="254">
       <c r="A254" t="s">
-        <v>624</v>
+        <v>619</v>
       </c>
       <c r="B254" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="C254" t="s">
-        <v>625</v>
+        <v>620</v>
       </c>
       <c r="D254">
+        <v>1</v>
+      </c>
+      <c r="E254">
         <v>7</v>
       </c>
-      <c r="E254">
-[...1 lines deleted...]
-      </c>
       <c r="F254">
-        <v>0.028</v>
+        <v>0.007</v>
       </c>
       <c r="G254" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H254">
-        <v>292</v>
+        <v>303</v>
       </c>
       <c r="I254"/>
     </row>
     <row r="255">
       <c r="A255" t="s">
-        <v>626</v>
+        <v>621</v>
       </c>
       <c r="B255" t="s">
-        <v>90</v>
+        <v>51</v>
       </c>
       <c r="C255" t="s">
-        <v>627</v>
+        <v>622</v>
       </c>
       <c r="D255">
         <v>1</v>
       </c>
       <c r="E255">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="F255">
-        <v>0.01</v>
+        <v>0.004</v>
       </c>
       <c r="G255" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H255">
-        <v>293</v>
+        <v>305</v>
       </c>
       <c r="I255"/>
     </row>
     <row r="256">
       <c r="A256" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="B256" t="s">
-        <v>101</v>
+        <v>26</v>
       </c>
       <c r="C256" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
       <c r="D256">
         <v>1</v>
       </c>
       <c r="E256">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F256">
-        <v>0.009</v>
+        <v>0.01</v>
       </c>
       <c r="G256" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H256">
-        <v>294</v>
+        <v>307</v>
       </c>
       <c r="I256"/>
     </row>
     <row r="257">
       <c r="A257" t="s">
-        <v>630</v>
+        <v>625</v>
       </c>
       <c r="B257" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="C257" t="s">
-        <v>631</v>
+        <v>626</v>
       </c>
       <c r="D257">
         <v>1</v>
       </c>
       <c r="E257">
-        <v>5</v>
+        <v>18</v>
       </c>
       <c r="F257">
-        <v>0.005</v>
+        <v>0.018</v>
       </c>
       <c r="G257" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H257">
-        <v>295</v>
+        <v>309</v>
       </c>
       <c r="I257"/>
     </row>
     <row r="258">
       <c r="A258" t="s">
-        <v>632</v>
+        <v>627</v>
       </c>
       <c r="B258" t="s">
-        <v>101</v>
+        <v>628</v>
       </c>
       <c r="C258" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="D258">
         <v>1</v>
       </c>
       <c r="E258">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="F258">
-        <v>0.003</v>
+        <v>0.004</v>
       </c>
       <c r="G258" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H258">
-        <v>296</v>
+        <v>312</v>
       </c>
       <c r="I258"/>
     </row>
     <row r="259">
       <c r="A259" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B259" t="s">
-        <v>101</v>
+        <v>368</v>
       </c>
       <c r="C259" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="D259">
         <v>1</v>
       </c>
       <c r="E259">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="F259">
-        <v>0.008</v>
+        <v>0.009</v>
       </c>
       <c r="G259" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H259">
-        <v>297</v>
+        <v>313</v>
       </c>
       <c r="I259"/>
     </row>
     <row r="260">
       <c r="A260" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="B260" t="s">
-        <v>578</v>
+        <v>329</v>
       </c>
       <c r="C260" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
       <c r="D260">
         <v>1</v>
       </c>
       <c r="E260">
-        <v>10</v>
+        <v>2.5</v>
       </c>
       <c r="F260">
-        <v>0.01</v>
+        <v>0.003</v>
       </c>
       <c r="G260" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H260">
-        <v>298</v>
+        <v>314</v>
       </c>
       <c r="I260"/>
     </row>
     <row r="261">
       <c r="A261" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="B261" t="s">
-        <v>238</v>
+        <v>282</v>
       </c>
       <c r="C261" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="D261">
         <v>1</v>
       </c>
       <c r="E261">
         <v>2</v>
       </c>
       <c r="F261">
         <v>0.002</v>
       </c>
       <c r="G261" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H261">
-        <v>299</v>
+        <v>315</v>
       </c>
       <c r="I261"/>
     </row>
     <row r="262">
       <c r="A262" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
       <c r="B262" t="s">
-        <v>280</v>
+        <v>26</v>
       </c>
       <c r="C262" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="D262">
-        <v>1</v>
+        <v>6</v>
       </c>
       <c r="E262">
-        <v>5</v>
+        <v>0.5</v>
       </c>
       <c r="F262">
-        <v>0.005</v>
+        <v>0.003</v>
       </c>
       <c r="G262" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H262">
-        <v>300</v>
+        <v>316</v>
       </c>
       <c r="I262"/>
     </row>
     <row r="263">
       <c r="A263" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="B263" t="s">
-        <v>413</v>
+        <v>89</v>
       </c>
       <c r="C263" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="D263">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="E263">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="F263">
-        <v>0.004</v>
+        <v>0.009</v>
       </c>
       <c r="G263" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H263">
-        <v>302</v>
+        <v>317</v>
       </c>
       <c r="I263"/>
     </row>
     <row r="264">
       <c r="A264" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="B264" t="s">
-        <v>300</v>
+        <v>80</v>
       </c>
       <c r="C264" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D264">
         <v>1</v>
       </c>
       <c r="E264">
-        <v>7</v>
+        <v>5</v>
       </c>
       <c r="F264">
-        <v>0.007</v>
+        <v>0.005</v>
       </c>
       <c r="G264" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H264">
-        <v>303</v>
+        <v>318</v>
       </c>
       <c r="I264"/>
     </row>
     <row r="265">
       <c r="A265" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
       <c r="B265" t="s">
-        <v>61</v>
+        <v>643</v>
       </c>
       <c r="C265" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="D265">
         <v>1</v>
       </c>
       <c r="E265">
-        <v>4</v>
+        <v>10</v>
       </c>
       <c r="F265">
-        <v>0.004</v>
+        <v>0.01</v>
       </c>
       <c r="G265" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H265">
-        <v>305</v>
+        <v>321</v>
       </c>
       <c r="I265"/>
     </row>
     <row r="266">
       <c r="A266" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
       <c r="B266" t="s">
-        <v>31</v>
+        <v>80</v>
       </c>
       <c r="C266" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="D266">
         <v>1</v>
       </c>
       <c r="E266">
         <v>10</v>
       </c>
       <c r="F266">
         <v>0.01</v>
       </c>
       <c r="G266" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H266">
-        <v>307</v>
+        <v>322</v>
       </c>
       <c r="I266"/>
     </row>
     <row r="267">
       <c r="A267" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="B267" t="s">
-        <v>81</v>
+        <v>282</v>
       </c>
       <c r="C267" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
       <c r="D267">
         <v>1</v>
       </c>
       <c r="E267">
-        <v>18</v>
+        <v>47</v>
       </c>
       <c r="F267">
-        <v>0.018</v>
+        <v>0.047</v>
       </c>
       <c r="G267" t="s">
-        <v>124</v>
+        <v>160</v>
       </c>
       <c r="H267">
-        <v>309</v>
+        <v>328</v>
       </c>
       <c r="I267"/>
     </row>
     <row r="268">
       <c r="A268" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B268" t="s">
-        <v>653</v>
+        <v>92</v>
       </c>
       <c r="C268" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D268">
         <v>1</v>
       </c>
       <c r="E268">
-        <v>4</v>
+        <v>95</v>
       </c>
       <c r="F268">
-        <v>0.004</v>
+        <v>0.095</v>
       </c>
       <c r="G268" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="H268">
-        <v>312</v>
+        <v>330</v>
       </c>
       <c r="I268"/>
     </row>
     <row r="269">
       <c r="A269" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="B269" t="s">
-        <v>386</v>
+        <v>158</v>
       </c>
       <c r="C269" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="D269">
         <v>1</v>
       </c>
       <c r="E269">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F269">
-        <v>0.009</v>
+        <v>0.032</v>
       </c>
       <c r="G269" t="s">
-        <v>124</v>
+        <v>233</v>
       </c>
       <c r="H269">
-        <v>313</v>
+        <v>332</v>
       </c>
       <c r="I269"/>
     </row>
     <row r="270">
       <c r="A270" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="B270" t="s">
-        <v>347</v>
+        <v>51</v>
       </c>
       <c r="C270" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="D270">
         <v>1</v>
       </c>
       <c r="E270">
-        <v>2.5</v>
+        <v>88</v>
       </c>
       <c r="F270">
-        <v>0.003</v>
+        <v>0.088</v>
       </c>
       <c r="G270" t="s">
-        <v>124</v>
+        <v>101</v>
       </c>
       <c r="H270">
-        <v>314</v>
+        <v>333</v>
       </c>
       <c r="I270"/>
     </row>
     <row r="271">
       <c r="A271" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="B271" t="s">
-        <v>300</v>
+        <v>656</v>
       </c>
       <c r="C271" t="s">
-        <v>660</v>
+        <v>657</v>
       </c>
       <c r="D271">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E271">
-        <v>2</v>
+        <v>53</v>
       </c>
       <c r="F271">
-        <v>0.002</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.265</v>
+      </c>
+      <c r="G271"/>
       <c r="H271">
-        <v>315</v>
-[...266 lines deleted...]
-      <c r="H281">
         <v>334</v>
       </c>
-      <c r="I281" t="inlineStr">
+      <c r="I271" t="inlineStr">
         <is>
           <t>Пак.: 2407-0398, Кольцо бандажное согласно черт. №711141.356 (материал изготовления Поковка гр. II ОСТ 90000-70, сплав ВТ5 ГОСТ 19807-91; Минимальные значения механических характеристик:                                             Предел прочности  σВ =735МПа;, Предел текучести σТ = 500 Мпа Относительное удлинение δ = 10% Твердость 220HB)</t>
         </is>
       </c>
     </row>
+    <row r="272">
+      <c r="A272" t="s">
+        <v>658</v>
+      </c>
+      <c r="B272" t="s">
+        <v>105</v>
+      </c>
+      <c r="C272" t="s">
+        <v>659</v>
+      </c>
+      <c r="D272">
+        <v>1</v>
+      </c>
+      <c r="E272">
+        <v>25</v>
+      </c>
+      <c r="F272">
+        <v>0.025</v>
+      </c>
+      <c r="G272"/>
+      <c r="H272">
+        <v>342</v>
+      </c>
+      <c r="I272"/>
+    </row>
+    <row r="273">
+      <c r="A273" t="s">
+        <v>660</v>
+      </c>
+      <c r="B273" t="s">
+        <v>105</v>
+      </c>
+      <c r="C273" t="s">
+        <v>661</v>
+      </c>
+      <c r="D273">
+        <v>2</v>
+      </c>
+      <c r="E273">
+        <v>5</v>
+      </c>
+      <c r="F273">
+        <v>0.01</v>
+      </c>
+      <c r="G273"/>
+      <c r="H273">
+        <v>343</v>
+      </c>
+      <c r="I273"/>
+    </row>
+    <row r="274">
+      <c r="A274" t="s">
+        <v>662</v>
+      </c>
+      <c r="B274" t="s">
+        <v>105</v>
+      </c>
+      <c r="C274" t="s">
+        <v>663</v>
+      </c>
+      <c r="D274">
+        <v>1</v>
+      </c>
+      <c r="E274">
+        <v>12.5</v>
+      </c>
+      <c r="F274">
+        <v>0.013</v>
+      </c>
+      <c r="G274"/>
+      <c r="H274">
+        <v>345</v>
+      </c>
+      <c r="I274"/>
+    </row>
+    <row r="275">
+      <c r="A275" t="s">
+        <v>664</v>
+      </c>
+      <c r="B275" t="s">
+        <v>105</v>
+      </c>
+      <c r="C275" t="s">
+        <v>665</v>
+      </c>
+      <c r="D275">
+        <v>1</v>
+      </c>
+      <c r="E275">
+        <v>16</v>
+      </c>
+      <c r="F275">
+        <v>0.016</v>
+      </c>
+      <c r="G275"/>
+      <c r="H275">
+        <v>346</v>
+      </c>
+      <c r="I275"/>
+    </row>
+    <row r="276">
+      <c r="A276" t="s">
+        <v>666</v>
+      </c>
+      <c r="B276" t="s">
+        <v>210</v>
+      </c>
+      <c r="C276" t="s">
+        <v>667</v>
+      </c>
+      <c r="D276">
+        <v>4</v>
+      </c>
+      <c r="E276">
+        <v>8.5</v>
+      </c>
+      <c r="F276">
+        <v>0.034</v>
+      </c>
+      <c r="G276"/>
+      <c r="H276">
+        <v>352</v>
+      </c>
+      <c r="I276"/>
+    </row>
+    <row r="277">
+      <c r="A277" t="s">
+        <v>668</v>
+      </c>
+      <c r="B277" t="s">
+        <v>210</v>
+      </c>
+      <c r="C277" t="s">
+        <v>669</v>
+      </c>
+      <c r="D277">
+        <v>2</v>
+      </c>
+      <c r="E277">
+        <v>4.5</v>
+      </c>
+      <c r="F277">
+        <v>0.009</v>
+      </c>
+      <c r="G277" t="s">
+        <v>113</v>
+      </c>
+      <c r="H277">
+        <v>366</v>
+      </c>
+      <c r="I277"/>
+    </row>
+    <row r="278">
+      <c r="A278" t="s">
+        <v>670</v>
+      </c>
+      <c r="B278" t="s">
+        <v>671</v>
+      </c>
+      <c r="C278" t="s">
+        <v>672</v>
+      </c>
+      <c r="D278">
+        <v>1</v>
+      </c>
+      <c r="E278">
+        <v>666</v>
+      </c>
+      <c r="F278">
+        <v>0.666</v>
+      </c>
+      <c r="G278" t="s">
+        <v>673</v>
+      </c>
+      <c r="H278">
+        <v>374</v>
+      </c>
+      <c r="I278"/>
+    </row>
+    <row r="279">
+      <c r="A279" t="s">
+        <v>674</v>
+      </c>
+      <c r="B279" t="s">
+        <v>36</v>
+      </c>
+      <c r="C279" t="s">
+        <v>675</v>
+      </c>
+      <c r="D279">
+        <v>2</v>
+      </c>
+      <c r="E279">
+        <v>297</v>
+      </c>
+      <c r="F279">
+        <v>0.594</v>
+      </c>
+      <c r="G279"/>
+      <c r="H279">
+        <v>383</v>
+      </c>
+      <c r="I279" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="s">
+        <v>677</v>
+      </c>
+      <c r="B280" t="s">
+        <v>105</v>
+      </c>
+      <c r="C280" t="s">
+        <v>678</v>
+      </c>
+      <c r="D280">
+        <v>1</v>
+      </c>
+      <c r="E280">
+        <v>29</v>
+      </c>
+      <c r="F280">
+        <v>0.029</v>
+      </c>
+      <c r="G280" t="s">
+        <v>107</v>
+      </c>
+      <c r="H280">
+        <v>388</v>
+      </c>
+      <c r="I280"/>
+    </row>
+    <row r="281">
+      <c r="A281" t="s">
+        <v>679</v>
+      </c>
+      <c r="B281" t="s">
+        <v>220</v>
+      </c>
+      <c r="C281" t="s">
+        <v>680</v>
+      </c>
+      <c r="D281">
+        <v>2</v>
+      </c>
+      <c r="E281">
+        <v>146</v>
+      </c>
+      <c r="F281">
+        <v>0.292</v>
+      </c>
+      <c r="G281" t="s">
+        <v>136</v>
+      </c>
+      <c r="H281">
+        <v>389</v>
+      </c>
+      <c r="I281"/>
+    </row>
     <row r="282">
       <c r="A282" t="s">
+        <v>681</v>
+      </c>
+      <c r="B282" t="s">
+        <v>682</v>
+      </c>
+      <c r="C282" t="s">
         <v>683</v>
       </c>
-      <c r="B282" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D282">
         <v>1</v>
       </c>
       <c r="E282">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="F282">
-        <v>0.221</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.22</v>
+      </c>
+      <c r="G282"/>
       <c r="H282">
-        <v>338</v>
+        <v>403</v>
       </c>
       <c r="I282"/>
     </row>
     <row r="283">
       <c r="A283" t="s">
+        <v>684</v>
+      </c>
+      <c r="B283" t="s">
+        <v>682</v>
+      </c>
+      <c r="C283" t="s">
         <v>685</v>
       </c>
-      <c r="B283" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D283">
         <v>1</v>
       </c>
       <c r="E283">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="F283">
-        <v>0.025</v>
+        <v>0.009</v>
       </c>
       <c r="G283"/>
       <c r="H283">
-        <v>342</v>
+        <v>423</v>
       </c>
       <c r="I283"/>
     </row>
     <row r="284">
       <c r="A284" t="s">
+        <v>686</v>
+      </c>
+      <c r="B284" t="s">
+        <v>682</v>
+      </c>
+      <c r="C284" t="s">
         <v>687</v>
-      </c>
-[...4 lines deleted...]
-        <v>688</v>
       </c>
       <c r="D284">
         <v>2</v>
       </c>
       <c r="E284">
-        <v>5</v>
+        <v>88</v>
       </c>
       <c r="F284">
-        <v>0.01</v>
+        <v>0.176</v>
       </c>
       <c r="G284"/>
       <c r="H284">
-        <v>343</v>
+        <v>429</v>
       </c>
       <c r="I284"/>
     </row>
     <row r="285">
       <c r="A285" t="s">
+        <v>688</v>
+      </c>
+      <c r="B285" t="s">
+        <v>682</v>
+      </c>
+      <c r="C285" t="s">
         <v>689</v>
       </c>
-      <c r="B285" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D285">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E285">
-        <v>12.5</v>
+        <v>25.4</v>
       </c>
       <c r="F285">
-        <v>0.013</v>
+        <v>0.051</v>
       </c>
       <c r="G285"/>
       <c r="H285">
-        <v>345</v>
+        <v>430</v>
       </c>
       <c r="I285"/>
     </row>
     <row r="286">
       <c r="A286" t="s">
+        <v>690</v>
+      </c>
+      <c r="B286" t="s">
+        <v>682</v>
+      </c>
+      <c r="C286" t="s">
         <v>691</v>
       </c>
-      <c r="B286" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D286">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E286">
-        <v>16</v>
+        <v>33</v>
       </c>
       <c r="F286">
-        <v>0.016</v>
+        <v>0.132</v>
       </c>
       <c r="G286"/>
       <c r="H286">
-        <v>346</v>
+        <v>433</v>
       </c>
       <c r="I286"/>
     </row>
     <row r="287">
       <c r="A287" t="s">
+        <v>692</v>
+      </c>
+      <c r="B287" t="s">
+        <v>682</v>
+      </c>
+      <c r="C287" t="s">
         <v>693</v>
-      </c>
-[...4 lines deleted...]
-        <v>694</v>
       </c>
       <c r="D287">
         <v>4</v>
       </c>
       <c r="E287">
-        <v>8.5</v>
+        <v>24.7</v>
       </c>
       <c r="F287">
-        <v>0.034</v>
+        <v>0.099</v>
       </c>
       <c r="G287"/>
       <c r="H287">
-        <v>352</v>
+        <v>435</v>
       </c>
       <c r="I287"/>
     </row>
     <row r="288">
       <c r="A288" t="s">
+        <v>694</v>
+      </c>
+      <c r="B288" t="s">
+        <v>682</v>
+      </c>
+      <c r="C288" t="s">
         <v>695</v>
       </c>
-      <c r="B288" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D288">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="E288">
-        <v>4.5</v>
+        <v>4</v>
       </c>
       <c r="F288">
-        <v>0.009</v>
+        <v>0.016</v>
       </c>
       <c r="G288" t="s">
-        <v>124</v>
+        <v>113</v>
       </c>
       <c r="H288">
-        <v>366</v>
+        <v>436</v>
       </c>
       <c r="I288"/>
     </row>
     <row r="289">
       <c r="A289" t="s">
-        <v>697</v>
+        <v>696</v>
       </c>
       <c r="B289" t="s">
-        <v>61</v>
+        <v>682</v>
       </c>
       <c r="C289" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="D289">
         <v>1</v>
       </c>
       <c r="E289">
-        <v>116</v>
+        <v>8</v>
       </c>
       <c r="F289">
-        <v>0.116</v>
+        <v>0.008</v>
       </c>
       <c r="G289" t="s">
-        <v>55</v>
+        <v>113</v>
       </c>
       <c r="H289">
-        <v>373</v>
-[...5 lines deleted...]
-      </c>
+        <v>437</v>
+      </c>
+      <c r="I289"/>
     </row>
     <row r="290">
       <c r="A290" t="s">
+        <v>697</v>
+      </c>
+      <c r="B290" t="s">
+        <v>80</v>
+      </c>
+      <c r="C290"/>
+      <c r="D290">
+        <v>1</v>
+      </c>
+      <c r="E290">
+        <v>2216</v>
+      </c>
+      <c r="F290">
+        <v>2.216</v>
+      </c>
+      <c r="G290" t="s">
+        <v>698</v>
+      </c>
+      <c r="H290">
+        <v>438</v>
+      </c>
+      <c r="I290" t="s">
         <v>699</v>
       </c>
-      <c r="B290" t="s">
-[...20 lines deleted...]
-      <c r="I290"/>
     </row>
     <row r="291">
       <c r="A291" t="s">
-        <v>703</v>
+        <v>697</v>
       </c>
       <c r="B291" t="s">
-        <v>40</v>
-[...3 lines deleted...]
-      </c>
+        <v>158</v>
+      </c>
+      <c r="C291"/>
       <c r="D291">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E291">
-        <v>297</v>
+        <v>2198</v>
       </c>
       <c r="F291">
-        <v>0.594</v>
+        <v>2.198</v>
       </c>
       <c r="G291"/>
       <c r="H291">
-        <v>383</v>
+        <v>439</v>
       </c>
       <c r="I291" t="s">
-        <v>705</v>
+        <v>700</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="s">
-        <v>706</v>
+        <v>697</v>
       </c>
       <c r="B292" t="s">
-        <v>117</v>
-[...3 lines deleted...]
-      </c>
+        <v>499</v>
+      </c>
+      <c r="C292"/>
       <c r="D292">
         <v>1</v>
       </c>
       <c r="E292">
-        <v>29</v>
+        <v>1154</v>
       </c>
       <c r="F292">
-        <v>0.029</v>
-[...3 lines deleted...]
-      </c>
+        <v>1.154</v>
+      </c>
+      <c r="G292"/>
       <c r="H292">
-        <v>388</v>
-[...1 lines deleted...]
-      <c r="I292"/>
+        <v>440</v>
+      </c>
+      <c r="I292">
+        <v>26.057</v>
+      </c>
     </row>
     <row r="293">
       <c r="A293" t="s">
-        <v>708</v>
+        <v>701</v>
       </c>
       <c r="B293" t="s">
-        <v>238</v>
+        <v>51</v>
       </c>
       <c r="C293" t="s">
-        <v>709</v>
+        <v>702</v>
       </c>
       <c r="D293">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E293">
-        <v>146</v>
+        <v>18.3</v>
       </c>
       <c r="F293">
-        <v>0.292</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.018</v>
+      </c>
+      <c r="G293"/>
       <c r="H293">
-        <v>389</v>
+        <v>442</v>
       </c>
       <c r="I293"/>
     </row>
     <row r="294">
       <c r="A294" t="s">
-        <v>710</v>
+        <v>703</v>
       </c>
       <c r="B294" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C294" t="s">
-        <v>712</v>
+        <v>704</v>
       </c>
       <c r="D294">
         <v>1</v>
       </c>
       <c r="E294">
-        <v>220</v>
+        <v>13.6</v>
       </c>
       <c r="F294">
-        <v>0.22</v>
+        <v>0.014</v>
       </c>
       <c r="G294"/>
       <c r="H294">
-        <v>403</v>
-[...1 lines deleted...]
-      <c r="I294"/>
+        <v>443</v>
+      </c>
+      <c r="I294" t="s">
+        <v>705</v>
+      </c>
     </row>
     <row r="295">
       <c r="A295" t="s">
-        <v>713</v>
+        <v>706</v>
       </c>
       <c r="B295" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C295" t="s">
-        <v>714</v>
+        <v>707</v>
       </c>
       <c r="D295">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="E295">
-        <v>9</v>
+        <v>80</v>
       </c>
       <c r="F295">
-        <v>0.009</v>
-[...1 lines deleted...]
-      <c r="G295"/>
+        <v>0.4</v>
+      </c>
+      <c r="G295" t="s">
+        <v>122</v>
+      </c>
       <c r="H295">
-        <v>423</v>
-[...1 lines deleted...]
-      <c r="I295"/>
+        <v>444</v>
+      </c>
+      <c r="I295" t="s">
+        <v>708</v>
+      </c>
     </row>
     <row r="296">
       <c r="A296" t="s">
-        <v>715</v>
+        <v>709</v>
       </c>
       <c r="B296" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C296" t="s">
-        <v>716</v>
+        <v>710</v>
       </c>
       <c r="D296">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E296">
-        <v>88</v>
+        <v>12.9</v>
       </c>
       <c r="F296">
-        <v>0.176</v>
+        <v>0.065</v>
       </c>
       <c r="G296"/>
       <c r="H296">
-        <v>429</v>
-[...1 lines deleted...]
-      <c r="I296"/>
+        <v>445</v>
+      </c>
+      <c r="I296" t="s">
+        <v>711</v>
+      </c>
     </row>
     <row r="297">
       <c r="A297" t="s">
-        <v>717</v>
+        <v>712</v>
       </c>
       <c r="B297" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C297" t="s">
-        <v>718</v>
+        <v>713</v>
       </c>
       <c r="D297">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E297">
-        <v>25.4</v>
+        <v>7.8</v>
       </c>
       <c r="F297">
-        <v>0.051</v>
+        <v>0.008</v>
       </c>
       <c r="G297"/>
       <c r="H297">
-        <v>430</v>
-[...1 lines deleted...]
-      <c r="I297"/>
+        <v>446</v>
+      </c>
+      <c r="I297" t="s">
+        <v>714</v>
+      </c>
     </row>
     <row r="298">
       <c r="A298" t="s">
-        <v>719</v>
+        <v>715</v>
       </c>
       <c r="B298" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C298" t="s">
-        <v>720</v>
+        <v>716</v>
       </c>
       <c r="D298">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E298">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="F298">
-        <v>0.132</v>
+        <v>0.036</v>
       </c>
       <c r="G298"/>
       <c r="H298">
-        <v>433</v>
-[...1 lines deleted...]
-      <c r="I298"/>
+        <v>447</v>
+      </c>
+      <c r="I298" t="s">
+        <v>717</v>
+      </c>
     </row>
     <row r="299">
       <c r="A299" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
       <c r="B299" t="s">
-        <v>711</v>
+        <v>51</v>
       </c>
       <c r="C299" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="D299">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E299">
-        <v>24.7</v>
+        <v>3</v>
       </c>
       <c r="F299">
-        <v>0.099</v>
+        <v>0.003</v>
       </c>
       <c r="G299"/>
       <c r="H299">
-        <v>435</v>
-[...1 lines deleted...]
-      <c r="I299"/>
+        <v>448</v>
+      </c>
+      <c r="I299" t="s">
+        <v>720</v>
+      </c>
     </row>
     <row r="300">
       <c r="A300" t="s">
-        <v>723</v>
+        <v>721</v>
       </c>
       <c r="B300" t="s">
-        <v>711</v>
+        <v>36</v>
       </c>
       <c r="C300" t="s">
-        <v>724</v>
+        <v>722</v>
       </c>
       <c r="D300">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E300">
-        <v>4</v>
+        <v>54.3</v>
       </c>
       <c r="F300">
-        <v>0.016</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.054</v>
+      </c>
+      <c r="G300"/>
       <c r="H300">
-        <v>436</v>
+        <v>461</v>
       </c>
       <c r="I300"/>
     </row>
     <row r="301">
       <c r="A301" t="s">
-        <v>725</v>
+        <v>723</v>
       </c>
       <c r="B301" t="s">
-        <v>711</v>
+        <v>682</v>
       </c>
       <c r="C301" t="s">
         <v>724</v>
       </c>
       <c r="D301">
         <v>1</v>
       </c>
       <c r="E301">
-        <v>8</v>
+        <v>97</v>
       </c>
       <c r="F301">
-        <v>0.008</v>
+        <v>0.097</v>
       </c>
       <c r="G301" t="s">
-        <v>124</v>
+        <v>257</v>
       </c>
       <c r="H301">
-        <v>437</v>
+        <v>470</v>
       </c>
       <c r="I301"/>
     </row>
     <row r="302">
       <c r="A302" t="s">
+        <v>725</v>
+      </c>
+      <c r="B302" t="s">
+        <v>80</v>
+      </c>
+      <c r="C302" t="s">
         <v>726</v>
       </c>
-      <c r="B302" t="s">
-[...2 lines deleted...]
-      <c r="C302"/>
       <c r="D302">
         <v>1</v>
       </c>
       <c r="E302">
-        <v>2216</v>
+        <v>870</v>
       </c>
       <c r="F302">
-        <v>2.216</v>
-[...3 lines deleted...]
-      </c>
+        <v>0.87</v>
+      </c>
+      <c r="G302"/>
       <c r="H302">
-        <v>438</v>
-[...3 lines deleted...]
-      </c>
+        <v>475</v>
+      </c>
+      <c r="I302"/>
     </row>
     <row r="303">
       <c r="A303" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="B303" t="s">
-        <v>174</v>
+        <v>499</v>
       </c>
       <c r="C303"/>
       <c r="D303">
         <v>1</v>
       </c>
       <c r="E303">
-        <v>2198</v>
+        <v>1150</v>
       </c>
       <c r="F303">
-        <v>2.198</v>
+        <v>1.15</v>
       </c>
       <c r="G303"/>
       <c r="H303">
-        <v>439</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="I303"/>
     </row>
     <row r="304">
       <c r="A304" t="s">
-        <v>726</v>
+        <v>728</v>
       </c>
       <c r="B304" t="s">
-        <v>521</v>
+        <v>158</v>
       </c>
       <c r="C304"/>
       <c r="D304">
         <v>1</v>
       </c>
       <c r="E304">
-        <v>1154</v>
+        <v>2195</v>
       </c>
       <c r="F304">
-        <v>1.154</v>
+        <v>2.195</v>
       </c>
       <c r="G304"/>
       <c r="H304">
-        <v>440</v>
-[...3 lines deleted...]
-      </c>
+        <v>490</v>
+      </c>
+      <c r="I304"/>
     </row>
     <row r="305">
       <c r="A305" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
       <c r="B305" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>105</v>
+      </c>
+      <c r="C305"/>
       <c r="D305">
         <v>1</v>
       </c>
       <c r="E305">
-        <v>18.3</v>
+        <v>2194</v>
       </c>
       <c r="F305">
-        <v>0.018</v>
+        <v>2.194</v>
       </c>
       <c r="G305"/>
       <c r="H305">
-        <v>442</v>
-[...1 lines deleted...]
-      <c r="I305"/>
+        <v>491</v>
+      </c>
+      <c r="I305" t="s">
+        <v>729</v>
+      </c>
     </row>
     <row r="306">
       <c r="A306" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="B306" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>730</v>
+      </c>
+      <c r="C306"/>
       <c r="D306">
         <v>1</v>
       </c>
       <c r="E306">
-        <v>13.6</v>
+        <v>2180</v>
       </c>
       <c r="F306">
-        <v>0.014</v>
+        <v>2.18</v>
       </c>
       <c r="G306"/>
       <c r="H306">
-        <v>443</v>
+        <v>492</v>
       </c>
       <c r="I306" t="s">
-        <v>734</v>
+        <v>729</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="B307" t="s">
-        <v>61</v>
+        <v>732</v>
       </c>
       <c r="C307" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="D307">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="E307">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="F307">
-        <v>0.4</v>
+        <v>0.332</v>
       </c>
       <c r="G307"/>
       <c r="H307">
-        <v>444</v>
+        <v>493</v>
       </c>
       <c r="I307" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="s">
-        <v>738</v>
+        <v>735</v>
       </c>
       <c r="B308" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="C308" t="s">
-        <v>739</v>
+        <v>736</v>
       </c>
       <c r="D308">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="E308">
-        <v>12.9</v>
+        <v>551</v>
       </c>
       <c r="F308">
-        <v>0.065</v>
+        <v>0.551</v>
       </c>
       <c r="G308"/>
       <c r="H308">
-        <v>445</v>
-[...3 lines deleted...]
-      </c>
+        <v>502</v>
+      </c>
+      <c r="I308"/>
     </row>
     <row r="309">
       <c r="A309" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="B309" t="s">
-        <v>61</v>
+        <v>92</v>
       </c>
       <c r="C309" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="D309">
         <v>1</v>
       </c>
       <c r="E309">
-        <v>7.8</v>
+        <v>212</v>
       </c>
       <c r="F309">
-        <v>0.008</v>
+        <v>0.212</v>
       </c>
       <c r="G309"/>
       <c r="H309">
-        <v>446</v>
+        <v>507</v>
       </c>
       <c r="I309" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="B310" t="s">
-        <v>61</v>
+        <v>262</v>
       </c>
       <c r="C310" t="s">
-        <v>745</v>
+        <v>741</v>
       </c>
       <c r="D310">
         <v>1</v>
       </c>
       <c r="E310">
-        <v>36</v>
+        <v>167.1</v>
       </c>
       <c r="F310">
-        <v>0.036</v>
+        <v>0.167</v>
       </c>
       <c r="G310"/>
       <c r="H310">
-        <v>447</v>
-[...3 lines deleted...]
-      </c>
+        <v>517</v>
+      </c>
+      <c r="I310"/>
     </row>
     <row r="311">
       <c r="A311" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="B311" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="C311" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D311">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E311">
-        <v>3</v>
+        <v>160</v>
       </c>
       <c r="F311">
-        <v>0.003</v>
+        <v>0.32</v>
       </c>
       <c r="G311"/>
       <c r="H311">
-        <v>448</v>
-[...1 lines deleted...]
-      <c r="I311" t="s">
+        <v>526</v>
+      </c>
+      <c r="I311"/>
+    </row>
+    <row r="312">
+      <c r="A312" t="s">
+        <v>744</v>
+      </c>
+      <c r="B312" t="s">
+        <v>732</v>
+      </c>
+      <c r="C312" t="s">
+        <v>745</v>
+      </c>
+      <c r="D312">
+        <v>4</v>
+      </c>
+      <c r="E312">
+        <v>90</v>
+      </c>
+      <c r="F312">
+        <v>0.36</v>
+      </c>
+      <c r="G312"/>
+      <c r="H312">
+        <v>527</v>
+      </c>
+      <c r="I312"/>
+    </row>
+    <row r="313">
+      <c r="A313" t="s">
+        <v>746</v>
+      </c>
+      <c r="B313" t="s">
+        <v>732</v>
+      </c>
+      <c r="C313" t="s">
+        <v>747</v>
+      </c>
+      <c r="D313">
+        <v>1</v>
+      </c>
+      <c r="E313">
+        <v>77</v>
+      </c>
+      <c r="F313">
+        <v>0.077</v>
+      </c>
+      <c r="G313"/>
+      <c r="H313">
+        <v>528</v>
+      </c>
+      <c r="I313"/>
+    </row>
+    <row r="314">
+      <c r="A314" t="s">
+        <v>748</v>
+      </c>
+      <c r="B314" t="s">
+        <v>732</v>
+      </c>
+      <c r="C314" t="s">
         <v>749</v>
       </c>
+      <c r="D314">
+        <v>3</v>
+      </c>
+      <c r="E314">
+        <v>70</v>
+      </c>
+      <c r="F314">
+        <v>0.21</v>
+      </c>
+      <c r="G314"/>
+      <c r="H314">
+        <v>529</v>
+      </c>
+      <c r="I314"/>
+    </row>
+    <row r="315">
+      <c r="A315" t="s">
+        <v>750</v>
+      </c>
+      <c r="B315" t="s">
+        <v>732</v>
+      </c>
+      <c r="C315" t="s">
+        <v>751</v>
+      </c>
+      <c r="D315">
+        <v>6</v>
+      </c>
+      <c r="E315">
+        <v>173</v>
+      </c>
+      <c r="F315">
+        <v>1.038</v>
+      </c>
+      <c r="G315"/>
+      <c r="H315">
+        <v>530</v>
+      </c>
+      <c r="I315"/>
+    </row>
+    <row r="316">
+      <c r="A316" t="s">
+        <v>752</v>
+      </c>
+      <c r="B316" t="s">
+        <v>753</v>
+      </c>
+      <c r="C316" t="s">
+        <v>754</v>
+      </c>
+      <c r="D316">
+        <v>1</v>
+      </c>
+      <c r="E316">
+        <v>668</v>
+      </c>
+      <c r="F316">
+        <v>0.668</v>
+      </c>
+      <c r="G316"/>
+      <c r="H316">
+        <v>532</v>
+      </c>
+      <c r="I316"/>
+    </row>
+    <row r="317">
+      <c r="A317" t="s">
+        <v>755</v>
+      </c>
+      <c r="B317" t="s">
+        <v>732</v>
+      </c>
+      <c r="C317" t="s">
+        <v>756</v>
+      </c>
+      <c r="D317">
+        <v>2</v>
+      </c>
+      <c r="E317">
+        <v>60</v>
+      </c>
+      <c r="F317">
+        <v>0.12</v>
+      </c>
+      <c r="G317"/>
+      <c r="H317">
+        <v>533</v>
+      </c>
+      <c r="I317"/>
+    </row>
+    <row r="318">
+      <c r="A318" t="s">
+        <v>757</v>
+      </c>
+      <c r="B318" t="s">
+        <v>732</v>
+      </c>
+      <c r="C318" t="s">
+        <v>758</v>
+      </c>
+      <c r="D318">
+        <v>4</v>
+      </c>
+      <c r="E318">
+        <v>70</v>
+      </c>
+      <c r="F318">
+        <v>0.28</v>
+      </c>
+      <c r="G318"/>
+      <c r="H318">
+        <v>534</v>
+      </c>
+      <c r="I318"/>
+    </row>
+    <row r="319">
+      <c r="A319" t="s">
+        <v>759</v>
+      </c>
+      <c r="B319" t="s">
+        <v>753</v>
+      </c>
+      <c r="C319" t="s">
+        <v>760</v>
+      </c>
+      <c r="D319">
+        <v>1</v>
+      </c>
+      <c r="E319">
+        <v>880</v>
+      </c>
+      <c r="F319">
+        <v>0.88</v>
+      </c>
+      <c r="G319"/>
+      <c r="H319">
+        <v>535</v>
+      </c>
+      <c r="I319"/>
+    </row>
+    <row r="320">
+      <c r="A320" t="s">
+        <v>761</v>
+      </c>
+      <c r="B320" t="s">
+        <v>762</v>
+      </c>
+      <c r="C320" t="s">
+        <v>763</v>
+      </c>
+      <c r="D320">
+        <v>1</v>
+      </c>
+      <c r="E320">
+        <v>46</v>
+      </c>
+      <c r="F320">
+        <v>0.046</v>
+      </c>
+      <c r="G320"/>
+      <c r="H320">
+        <v>536</v>
+      </c>
+      <c r="I320"/>
+    </row>
+    <row r="321">
+      <c r="A321" t="s">
+        <v>764</v>
+      </c>
+      <c r="B321" t="s">
+        <v>762</v>
+      </c>
+      <c r="C321" t="s">
+        <v>765</v>
+      </c>
+      <c r="D321">
+        <v>1</v>
+      </c>
+      <c r="E321">
+        <v>163</v>
+      </c>
+      <c r="F321">
+        <v>0.163</v>
+      </c>
+      <c r="G321"/>
+      <c r="H321">
+        <v>537</v>
+      </c>
+      <c r="I321"/>
+    </row>
+    <row r="322">
+      <c r="A322" t="s">
+        <v>766</v>
+      </c>
+      <c r="B322" t="s">
+        <v>767</v>
+      </c>
+      <c r="C322" t="s">
+        <v>768</v>
+      </c>
+      <c r="D322">
+        <v>1</v>
+      </c>
+      <c r="E322">
+        <v>156</v>
+      </c>
+      <c r="F322">
+        <v>0.156</v>
+      </c>
+      <c r="G322"/>
+      <c r="H322">
+        <v>538</v>
+      </c>
+      <c r="I322"/>
+    </row>
+    <row r="323">
+      <c r="A323" t="s">
+        <v>769</v>
+      </c>
+      <c r="B323" t="s">
+        <v>80</v>
+      </c>
+      <c r="C323" t="s">
+        <v>770</v>
+      </c>
+      <c r="D323">
+        <v>1</v>
+      </c>
+      <c r="E323">
+        <v>625</v>
+      </c>
+      <c r="F323">
+        <v>0.625</v>
+      </c>
+      <c r="G323" t="s">
+        <v>38</v>
+      </c>
+      <c r="H323">
+        <v>539</v>
+      </c>
+      <c r="I323"/>
+    </row>
+    <row r="324">
+      <c r="A324" t="s">
+        <v>771</v>
+      </c>
+      <c r="B324" t="s">
+        <v>772</v>
+      </c>
+      <c r="C324" t="s">
+        <v>773</v>
+      </c>
+      <c r="D324">
+        <v>1</v>
+      </c>
+      <c r="E324">
+        <v>19</v>
+      </c>
+      <c r="F324">
+        <v>0.019</v>
+      </c>
+      <c r="G324"/>
+      <c r="H324">
+        <v>541</v>
+      </c>
+      <c r="I324"/>
+    </row>
+    <row r="325">
+      <c r="A325" t="s">
+        <v>774</v>
+      </c>
+      <c r="B325" t="s">
+        <v>775</v>
+      </c>
+      <c r="C325">
+        <v>22</v>
+      </c>
+      <c r="D325">
+        <v>1</v>
+      </c>
+      <c r="E325">
+        <v>9</v>
+      </c>
+      <c r="F325">
+        <v>0.009</v>
+      </c>
+      <c r="G325"/>
+      <c r="H325">
+        <v>542</v>
+      </c>
+      <c r="I325" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="s">
+        <v>777</v>
+      </c>
+      <c r="B326" t="s">
+        <v>347</v>
+      </c>
+      <c r="C326" t="s">
+        <v>778</v>
+      </c>
+      <c r="D326">
+        <v>8</v>
+      </c>
+      <c r="E326">
+        <v>1.3</v>
+      </c>
+      <c r="F326">
+        <v>0.01</v>
+      </c>
+      <c r="G326"/>
+      <c r="H326">
+        <v>543</v>
+      </c>
+      <c r="I326"/>
+    </row>
+    <row r="327">
+      <c r="A327" t="s">
+        <v>779</v>
+      </c>
+      <c r="B327" t="s">
+        <v>780</v>
+      </c>
+      <c r="C327" t="s">
+        <v>781</v>
+      </c>
+      <c r="D327">
+        <v>1</v>
+      </c>
+      <c r="E327">
+        <v>24</v>
+      </c>
+      <c r="F327">
+        <v>0.024</v>
+      </c>
+      <c r="G327"/>
+      <c r="H327">
+        <v>545</v>
+      </c>
+      <c r="I327"/>
+    </row>
+    <row r="328">
+      <c r="A328" t="s">
+        <v>782</v>
+      </c>
+      <c r="B328" t="s">
+        <v>783</v>
+      </c>
+      <c r="C328" t="s">
+        <v>784</v>
+      </c>
+      <c r="D328">
+        <v>1</v>
+      </c>
+      <c r="E328">
+        <v>47</v>
+      </c>
+      <c r="F328">
+        <v>0.047</v>
+      </c>
+      <c r="G328" t="s">
+        <v>59</v>
+      </c>
+      <c r="H328">
+        <v>554</v>
+      </c>
+      <c r="I328" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="s">
+        <v>786</v>
+      </c>
+      <c r="B329" t="s">
+        <v>783</v>
+      </c>
+      <c r="C329" t="s">
+        <v>787</v>
+      </c>
+      <c r="D329">
+        <v>1</v>
+      </c>
+      <c r="E329">
+        <v>130</v>
+      </c>
+      <c r="F329">
+        <v>0.13</v>
+      </c>
+      <c r="G329" t="s">
+        <v>107</v>
+      </c>
+      <c r="H329">
+        <v>555</v>
+      </c>
+      <c r="I329" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="s">
+        <v>788</v>
+      </c>
+      <c r="B330" t="s">
+        <v>783</v>
+      </c>
+      <c r="C330" t="s">
+        <v>789</v>
+      </c>
+      <c r="D330">
+        <v>1</v>
+      </c>
+      <c r="E330">
+        <v>219</v>
+      </c>
+      <c r="F330">
+        <v>0.219</v>
+      </c>
+      <c r="G330" t="s">
+        <v>107</v>
+      </c>
+      <c r="H330">
+        <v>556</v>
+      </c>
+      <c r="I330" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="s">
+        <v>790</v>
+      </c>
+      <c r="B331" t="s">
+        <v>429</v>
+      </c>
+      <c r="C331" t="s">
+        <v>791</v>
+      </c>
+      <c r="D331">
+        <v>1</v>
+      </c>
+      <c r="E331">
+        <v>58</v>
+      </c>
+      <c r="F331">
+        <v>0.058</v>
+      </c>
+      <c r="G331" t="s">
+        <v>431</v>
+      </c>
+      <c r="H331">
+        <v>559</v>
+      </c>
+      <c r="I331"/>
+    </row>
+    <row r="332">
+      <c r="A332" t="s">
+        <v>792</v>
+      </c>
+      <c r="B332" t="s">
+        <v>429</v>
+      </c>
+      <c r="C332" t="s">
+        <v>793</v>
+      </c>
+      <c r="D332">
+        <v>50</v>
+      </c>
+      <c r="E332">
+        <v>1.5</v>
+      </c>
+      <c r="F332">
+        <v>0.075</v>
+      </c>
+      <c r="G332" t="s">
+        <v>113</v>
+      </c>
+      <c r="H332">
+        <v>560</v>
+      </c>
+      <c r="I332"/>
+    </row>
+    <row r="333">
+      <c r="A333" t="s">
+        <v>794</v>
+      </c>
+      <c r="B333" t="s">
+        <v>429</v>
+      </c>
+      <c r="C333" t="s">
+        <v>795</v>
+      </c>
+      <c r="D333">
+        <v>50</v>
+      </c>
+      <c r="E333">
+        <v>6</v>
+      </c>
+      <c r="F333">
+        <v>0.3</v>
+      </c>
+      <c r="G333" t="s">
+        <v>113</v>
+      </c>
+      <c r="H333">
+        <v>561</v>
+      </c>
+      <c r="I333"/>
+    </row>
+    <row r="334">
+      <c r="A334" t="s">
+        <v>796</v>
+      </c>
+      <c r="B334" t="s">
+        <v>36</v>
+      </c>
+      <c r="C334" t="s">
+        <v>797</v>
+      </c>
+      <c r="D334">
+        <v>1</v>
+      </c>
+      <c r="E334">
+        <v>234.5</v>
+      </c>
+      <c r="F334">
+        <v>0.235</v>
+      </c>
+      <c r="G334" t="s">
+        <v>294</v>
+      </c>
+      <c r="H334">
+        <v>564</v>
+      </c>
+      <c r="I334"/>
+    </row>
+    <row r="335">
+      <c r="A335" t="s">
+        <v>798</v>
+      </c>
+      <c r="B335" t="s">
+        <v>799</v>
+      </c>
+      <c r="C335" t="s">
+        <v>800</v>
+      </c>
+      <c r="D335">
+        <v>1</v>
+      </c>
+      <c r="E335">
+        <v>654.9</v>
+      </c>
+      <c r="F335">
+        <v>0.655</v>
+      </c>
+      <c r="G335" t="s">
+        <v>28</v>
+      </c>
+      <c r="H335">
+        <v>566</v>
+      </c>
+      <c r="I335"/>
+    </row>
+    <row r="336">
+      <c r="A336" t="s">
+        <v>801</v>
+      </c>
+      <c r="B336" t="s">
+        <v>36</v>
+      </c>
+      <c r="C336" t="s">
+        <v>802</v>
+      </c>
+      <c r="D336">
+        <v>1</v>
+      </c>
+      <c r="E336">
+        <v>21</v>
+      </c>
+      <c r="F336">
+        <v>0.021</v>
+      </c>
+      <c r="G336"/>
+      <c r="H336">
+        <v>569</v>
+      </c>
+      <c r="I336"/>
+    </row>
+    <row r="337">
+      <c r="A337" t="s">
+        <v>803</v>
+      </c>
+      <c r="B337" t="s">
+        <v>36</v>
+      </c>
+      <c r="C337" t="s">
+        <v>804</v>
+      </c>
+      <c r="D337">
+        <v>1</v>
+      </c>
+      <c r="E337">
+        <v>4.5</v>
+      </c>
+      <c r="F337">
+        <v>0.005</v>
+      </c>
+      <c r="G337"/>
+      <c r="H337">
+        <v>570</v>
+      </c>
+      <c r="I337"/>
+    </row>
+    <row r="338">
+      <c r="A338" t="s">
+        <v>805</v>
+      </c>
+      <c r="B338" t="s">
+        <v>36</v>
+      </c>
+      <c r="C338" t="s">
+        <v>806</v>
+      </c>
+      <c r="D338">
+        <v>1</v>
+      </c>
+      <c r="E338">
+        <v>12</v>
+      </c>
+      <c r="F338">
+        <v>0.012</v>
+      </c>
+      <c r="G338"/>
+      <c r="H338">
+        <v>571</v>
+      </c>
+      <c r="I338" t="s">
+        <v>807</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="s">
+        <v>808</v>
+      </c>
+      <c r="B339"/>
+      <c r="C339"/>
+      <c r="D339">
+        <v>18</v>
+      </c>
+      <c r="E339">
+        <v>13</v>
+      </c>
+      <c r="F339">
+        <v>0.234</v>
+      </c>
+      <c r="G339"/>
+      <c r="H339">
+        <v>572</v>
+      </c>
+      <c r="I339"/>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:I1"/>
     <mergeCell ref="A2:I2"/>
     <mergeCell ref="A3:I3"/>
     <mergeCell ref="A4:I4"/>
   </mergeCells>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>Shuchkin\SimpleXLSXGen</Application>
   <Company/>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>